--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1027,1470 +1027,1470 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
+                <w:t xml:space="preserve">hal-03807746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kahl</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Picek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807746v1</w:t>
+                <w:t xml:space="preserve">hal-03817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.390-399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817452v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kahl</w:t>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2022: Predicting species presence from multi-modal remote sensing, bioclimatic and pedologic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Picek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2022 - 44. European Conference on Information Retrieval Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.1940-1956</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641389v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03793595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353487v1</w:t>
+                <w:t xml:space="preserve">hal-03474556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pl@ntNet-300K: a plant image dataset with high label ambiguity and a long-tailed distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, France. </w:t>
+              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.371-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5645731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474556v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2021: an evaluation of Machine-Learning based Species Identification and Species Distribution Prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lukáš Picek</w:t>
+                <w:t xml:space="preserve">Multi-Label Learning from Single Positive Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oisin Mac Aodha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Perona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2021 - 12th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_24⟩</w:t>
+              <w:t xml:space="preserve">CVPR 2021 - 33rd Computer Vision and Pattern Recognition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, (Virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2106.09708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415990v1</w:t>
+                <w:t xml:space="preserve">hal-04612107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Label Learning from Single Positive Labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2021: Predicting species distribution from 2 million remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dan Morris</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2021 - 33rd Computer Vision and Pattern Recognition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, (Virtual), United States. </w:t>
+              <w:t xml:space="preserve">CLEF 2021 Working Notes - 22nd Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Alexis Joly; Maria Maistro; Florina Piroi, Sep 2021, Bucarest, Romania. pp.1451-1462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2106.09708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612107v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un désenchevêtrement de l'ambiguïté de la tâche et de l'incertitude du modèle pour la classification avec option de rejet à l'aide de réseaux neuronaux</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2737,51 +2737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3070,90 +3070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D97B2604"/>
+    <w:nsid w:val="9B8C0C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3612,51 +3612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titouan-lorieul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5228-9238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Mac Aodha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Perona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Morris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.09708" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03040683v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titouan-lorieul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5228-9238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Mac Aodha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Perona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Morris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.09708" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03040683v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>