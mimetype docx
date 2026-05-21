--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -993,316 +993,316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01348914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Kahl</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Picek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guglielmo Faggioli; Nicola Ferro; Allan Hanbury; Martin Potthast, Sep 2022, Bologna, Italy. pp.2123-2150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807746v1</w:t>
+                <w:t xml:space="preserve">hal-03817452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution Modeling based on aerial images and environmental features with Convolutional Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2022: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2022 Working Notes - 23. Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2022 - 13. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.257-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817452v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2022 Teaser: An Evaluation of Machine-Learning Based Species Identification and Species Distribution Prediction</w:t>
               </w:r>
@@ -1314,64 +1314,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1707,64 +1707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2077,604 +2077,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2021 Teaser: Biodiversity identification and prediction challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2021 - 43rd European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, Switzerland. pp.601-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+                <w:t xml:space="preserve">hal-05183025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un désenchevêtrement de l'ambiguïté de la tâche et de l'incertitude du modèle pour la classification avec option de rejet à l'aide de réseaux neuronaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2019 - 21e PFIA Conférence sur l'Apprentissage Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421210v1</w:t>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un désenchevêtrement de l'ambiguïté de la tâche et de l'incertitude du modèle pour la classification avec option de rejet à l'aide de réseaux neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAP 2019 - 21e PFIA Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A comparative study of fine-grained classification methods in the context of the LifeCLEF plant identification challenge 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2015 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,51 +2818,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pl@ntNet, ten years of automatic plant identification and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2750,88 +2884,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN - Congrès mondial de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2841,51 +2975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting species distributions in the open oceans with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2933,174 +3067,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-valued classification -- overview via a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Chzhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3109,94 +3243,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3206,114 +3340,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in predictions of Deep Learning models for fine-grained classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Université Montpellier, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTS087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03040683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3381,51 +3515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B8C0C8B"/>
+    <w:nsid w:val="30EA28AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3612,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titouan-lorieul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5228-9238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Mac Aodha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Perona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Morris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.09708" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03040683v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titouan-lorieul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5228-9238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253127262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.471" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040530" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02573627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin D. Pearson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Nelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myla Aronson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brenskelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaa044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R. Ellwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Molino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_49" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03474556v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5645731" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03415990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04612107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Mac Aodha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Perona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Morris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2106.09708" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_70" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Chzhen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03040683v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>