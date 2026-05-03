--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -806,209 +806,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Structural Information and Communication Complexity</w:t>
+                <w:t xml:space="preserve">Compact self-stabilizing leader election for general networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantanu Das</w:t>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 811, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873078v1</w:t>
+                <w:t xml:space="preserve">hal-02873070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact self-stabilizing leader election for general networks</w:t>
+                <w:t xml:space="preserve">Special issue on Structural Information and Communication Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">Shantanu Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 811, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2020.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873070v1</w:t>
+                <w:t xml:space="preserve">hal-02873078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Gathering without Multiplicity Detection: a Certified Algorithm</w:t>
               </w:r>
@@ -1137,51 +1137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On asynchronous rendezvous in general graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Bampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurek Czyzowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,482 +1252,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Agreement under Mobile Byzantine Faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 758, pp.17-29. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.237-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-018-9856-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076370v1</w:t>
+                <w:t xml:space="preserve">hal-02084539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal torus exploration by oblivious robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
+                <w:t xml:space="preserve">Multi-hop Byzantine reliable broadcast with honest dealer made practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00607-018-0595-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13173-019-0090-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420598v1</w:t>
+                <w:t xml:space="preserve">hal-02281139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Approximate Agreement under Mobile Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-018-9856-3⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 758, pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084539v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hop Byzantine reliable broadcast with honest dealer made practical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Optimal torus exploration by oblivious robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), </w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (9), pp.1241-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13173-019-0090-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00607-018-0595-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281139v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATED SYNTHESIS OF DISTRIBUTED SELF-STABILIZING PROTOCOLS</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact deterministic self-stabilizing leader election on a ring: the exponential advantage of being talkative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2051,64 +2051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Optimizing Stabilizing Dining Philosophers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,369 +2331,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of mobile robot protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Self-Stabilizing Minimum Spanning Tree Construction with Loop-Free Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Bérard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-016-0271-1⟩</w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (2), pp.225-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxv110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344903v1</w:t>
+                <w:t xml:space="preserve">hal-01269828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerating Random Byzantine Failures in an Unbounded Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal verification of mobile robot protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maurer Maurer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (1), pp.1650003. </w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.459-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129626416500031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00446-016-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294311v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Self-Stabilizing Minimum Spanning Tree Construction with Loop-Free Property</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tolerating Random Byzantine Failures in an Unbounded Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+                <w:t xml:space="preserve">Alexandre Maurer Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59 (2), pp.225-243. </w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.1650003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxv110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129626416500031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269828v1</w:t>
+                <w:t xml:space="preserve">hal-01294311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Metric Spanning Tree Made Byzantine Tolerant</w:t>
               </w:r>
@@ -2809,51 +2809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4118,51 +4118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,382 +4203,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t>
+                <w:t xml:space="preserve">A self-stabilizing 2/3-approximation algorithm for the maximum matching problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Fredrik Manne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Séricola</w:t>
+                <w:t xml:space="preserve">Morten Mjelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (40), pp.5515-5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795173v1</w:t>
+                <w:t xml:space="preserve">hal-01154122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-stabilizing 2/3-approximation algorithm for the maximum matching problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pilard</w:t>
+                <w:t xml:space="preserve">Stabilizing data-link over non-FIFO channels with optimal fault-resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.019⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (18), pp.912-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154122v1</w:t>
+                <w:t xml:space="preserve">inria-00627760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing data-link over non-FIFO channels with optimal fault-resilience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Séricola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627760v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic FTSS in asynchronous systems: The case of unison</w:t>
               </w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,51 +5019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Network Topology in the Presence of Byzantine Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5487,77 +5487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Self-Stabilizing Maximal Matching Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Manne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Mjelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,805 +6301,736 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (189)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (191)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Les Quatre Seuils de l'Apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Di Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883165v1</w:t>
+                <w:t xml:space="preserve">hal-05598218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABD-HFL : Apprentissage fédéré hiérarchique décentralisé et résistant aux attaques byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Défago</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tengfei An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988128v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREIDA: a concrete tool for reproducible evaluation of IDS using a data-driven approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solayman Ayoubi</w:t>
+                <w:t xml:space="preserve">Crash-Tolerant Exploration of Trees by Energy-Sharing Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Jmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks and Security of Internet and Systems: 19th International Conference (CRISIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89350-6_3⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lucca, Italy. pp.9:1--9:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048479v1</w:t>
+                <w:t xml:space="preserve">hal-04883165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Deterministic Color-optimal Self-stabilizing Semi-synchronous Gathering: a Certified Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIROCCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Delphi, Greece. pp.127-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002153v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FREIDA: a concrete tool for reproducible evaluation of IDS using a data-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solayman Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Jmila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risks and Security of Internet and Systems: 19th International Conference (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France. pp.40-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89350-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05107196v1</w:t>
+                <w:t xml:space="preserve">hal-05048479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing WebRTC IP Address Leaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nibert</w:t>
+                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France. pp.365-381, </w:t>
+              <w:t xml:space="preserve">SAND 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Patras, Greece. pp.115501, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89350-6_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048077v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAMS: double deep Q-network approach for DDoS attack mitigation in SDN</w:t>
               </w:r>
@@ -7196,6966 +7127,7074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On time-travel planning in dynamic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se rassembler (avec certitude) quand on est confus et désorienté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAND 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280684v1</w:t>
+                <w:t xml:space="preserve">hal-05002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEAL: Resilient and Self-* Hub-Based Learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Visibility vs. Memory Trade-Off for Stand-Up Indulgent Gathering on Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Networking and Applications. AINA 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-87766-7_18⟩</w:t>
+              <w:t xml:space="preserve">Structural Information and Communication Complexity. SIROCCO 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schmid, U., Kuznets, R., Jun 2025, Delphi, Greece. pp.159-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-91736-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107181v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
+                <w:t xml:space="preserve">Preventing WebRTC IP Address Leaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Polvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana J. Bakalafoua M'Boussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France. pp.365-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89350-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565997v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empêcher les fuites d'adresses IP liées à WebRTC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nibert</w:t>
+                <w:t xml:space="preserve">HEAL: Resilient and Self-* Hub-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Galkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications. AINA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barolli, L., Apr 2025, Barcelona (ES), Spain. pp.200-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-87766-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077608v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
+                <w:t xml:space="preserve">Le guide du routard temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Luttringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232951v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven evaluation of intrusion detectors: a methodological framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Silverston</w:t>
+                <w:t xml:space="preserve">Empêcher les fuites d'adresses IP liées à WebRTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Polvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana J. Bakalafoua M'Boussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2022 - 15th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055085v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment extraire un discours cohérent de la confusion générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Data-driven evaluation of intrusion detectors: a methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solayman Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Jmila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Silverston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPS 2022 - 15th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ottawa, ON, Canada. pp.142-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30122-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086366v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Self-stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment extraire un discours cohérent de la confusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Principles of Distributed Systems (OPODIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971242v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Gathering in a Torus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stand-Up Indulgent Gathering on Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2021 - 25th International Conference on Principles of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2021.9⟩</w:t>
+              <w:t xml:space="preserve">SSS 2023: Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jersey City, NJ, United States. pp.451-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44274-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592615v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire efficacement l'entropie des sources malveillantes d'information</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic Self-stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Principles of Distributed Systems (OPODIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657365v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois Algotel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Gathering in a Torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPODIS 2021 - 25th International Conference on Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Strasbourg, France. pp.9:1--9:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2021.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656129v1</w:t>
+                <w:t xml:space="preserve">hal-03592615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Encoding and Solving of Partial Information Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yackolley Amoussou-Guenou</w:t>
+                <w:t xml:space="preserve">Comment réduire efficacement l'entropie des sources malveillantes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheib Baarir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+                <w:t xml:space="preserve">Jérémie Decouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Tible</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Rahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Networked Systems - NETYS 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979574v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting Information in Multi-hop Networks Prone to Mobile Byzantine Faults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Il était une fois Algotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems, 8th International Conference, NETYS 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109954v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model Checking to Formally Verify Rendezvous Algorithms for Robots with Lights in Euclidean Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Encoding and Solving of Partial Information Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yackolley Amoussou-Guenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Defago</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Tible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Symposium on Reliable Distributed Systems (SRDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00019⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Networked Systems - NETYS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco. pp.60-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017408v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Efficiency of Byzantine-Tolerant Reliable Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Broadcasting Information in Multi-hop Networks Prone to Mobile Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networked Systems, 8th International Conference, NETYS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco. pp.112-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67087-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026501v1</w:t>
+                <w:t xml:space="preserve">hal-03109954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+                <w:t xml:space="preserve">Using Model Checking to Formally Verify Rendezvous Algorithms for Robots with Lights in Euclidean Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Defago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Symposium on Reliable Distributed Systems (SRDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Shanghai, China. pp.113-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961247v1</w:t>
+                <w:t xml:space="preserve">hal-03017408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Gathering of Mobile Robots from Multiplicity-Allowed Configurations in Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Shibata</w:t>
+                <w:t xml:space="preserve">Gathering on Rings for Myopic Asynchronous Robots With Lights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Principles of Distributed Systems (OPODIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Neuchatel, Netherlands. pp.27:1--27:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026522v1</w:t>
+                <w:t xml:space="preserve">hal-02475374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering on Rings for Myopic Asynchronous Robots With Lights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+                <w:t xml:space="preserve">Stand Up Indulgent Rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Principles of Distributed Systems (OPODIS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Symposium Stabilization, Safety, and Security of Distributed Systems (SSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, TX, United States. pp.45-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02475374v1</w:t>
+                <w:t xml:space="preserve">hal-02961247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discrètement continu au continûment discret</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Boosting the Efficiency of Byzantine-Tolerant Reliable Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, United States. pp.29-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871295v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Identification of IoT Device Types based on a Supervised Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Gathering of Mobile Robots from Multiplicity-Allowed Configurations in Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+                <w:t xml:space="preserve">Masahiro Shibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual conference, Ireland. </w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Austin, United States. pp.264-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64348-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913093v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode efficace pour éviter la propagation des fake news</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Du discrètement continu au continûment discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875967v1</w:t>
+                <w:t xml:space="preserve">hal-02871295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On peut tromper mille personnes mille fois, mais pas plus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Durand</w:t>
+                <w:t xml:space="preserve">Une méthode efficace pour éviter la propagation des fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 - 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.156-165</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746708v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Bipartition in the Population Protocol Model with Arbitrary Communication Graphs</w:t>
+                <w:t xml:space="preserve">Autonomous Identification of IoT Device Types based on a Supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroto Yasumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Nesrine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiko Inoue</w:t>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Principles of Distributed Systems (OPODIS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France. pp.33:1--33:16, </w:t>
+              <w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual conference, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2020.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC40277.2020.9148821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126591v1</w:t>
+                <w:t xml:space="preserve">hal-02913093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robots with Uncertain Visibility Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Heriban</w:t>
+                <w:t xml:space="preserve">Uniform Bipartition in the Population Protocol Model with Arbitrary Communication Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Yasumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium on Structural Information and Communication Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_27⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Principles of Distributed Systems (OPODIS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France. pp.33:1--33:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2020.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286008v1</w:t>
+                <w:t xml:space="preserve">hal-03126591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l’identification du type des objets connectés par classification supervisée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+                <w:t xml:space="preserve">On peut tromper mille personnes mille fois, mais pas plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Jardins de Saint Benoît, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 - 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.156-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126555v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Churn Possibilities and Impossibilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Mobile Robots with Uncertain Visibility Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2018 - 6th International Conference on Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5_20⟩</w:t>
+              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium on Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076478v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Model Checking Rendezvous Algorithms for Robots with Lights in Euclidean Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Heriban</w:t>
+                <w:t xml:space="preserve">Amélioration de l’identification du type des objets connectés par classification supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Distributed Computing (DISC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES2019 - Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Jardins de Saint Benoît, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394992v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-Protocol-Based IoT Device Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Model Checking Rendezvous Algorithms for Robots with Lights in Euclidean Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Heriban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fourth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FMEC.2019.8795318⟩</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Distributed Computing (DISC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Budapest, Hungary. pp.41:1--41:3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2019.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286011v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Churn Possibilities and Impossibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETYS 2018 - 6th International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Essaouira, Morocco. pp.303-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123870v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de savoir-prouver à l’usage des roboteux et des distributeux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Network-Protocol-Based IoT Device Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fourth International Conference on Fog and Mobile Edge Computing (FMEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FMEC.2019.8795318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115611v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+                <w:t xml:space="preserve">Les 4 Robots Fantastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394962v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
+                <w:t xml:space="preserve">Manuel de savoir-prouver à l’usage des roboteux et des distributeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on NETworked sYStems (NETYS 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115599v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous IoT Device Identification Prototype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/TMA.2019.8784517⟩</w:t>
+              <w:t xml:space="preserve">NETYS 2019 - 7th International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.365-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168149v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring Exploration with Myopic Luminous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_20⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on NETworked sYStems (NETYS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco. pp.93-09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31277-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076489v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Broadcast in Dynamic Networks with Locally Bounded Byzantine Failures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Autonomous IoT Device Identification Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_12⟩</w:t>
+              <w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. https://tma.roc.cnam.fr/Proceedings/TMA_Demo_2.pdf, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/TMA.2019.8784517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076398v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Geometric Multicasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Scott Robinson</w:t>
+                <w:t xml:space="preserve">Ring Exploration with Myopic Luminous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Distributed Computing and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.301-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3154273.3154314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01753444v1</w:t>
+                <w:t xml:space="preserve">hal-02076489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Paper: Tight Bounds for Universal and Cautious Self-stabilizing 1-Maximal Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michiko Inoue</w:t>
+                <w:t xml:space="preserve">Reliable Broadcast in Dynamic Networks with Locally Bounded Byzantine Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2018 - 6th International Conference on Networked Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.170-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076484v1</w:t>
+                <w:t xml:space="preserve">hal-02076398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Optimal Self-stabilizing Mobile Byzantine-Tolerant Regular Register with Bounded Timestamps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Short Paper: Tight Bounds for Universal and Cautious Self-stabilizing 1-Maximal Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETYS 2018 - 6th International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Essaouira, Morocco. pp.334-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443130v1</w:t>
+                <w:t xml:space="preserve">hal-02076484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Foundational Framework for Certified Impossibility Results with Mobile Robots on Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Optimal Self-stabilizing Mobile Byzantine-Tolerant Regular Register with Bounded Timestamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCN 2018 - 19th International Conference on Distributed Computing and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.398-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3154273.3154321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01753439v1</w:t>
+                <w:t xml:space="preserve">hal-02443130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Concurrent Geometric Multicasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scott Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2018.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Varanasi, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3154273.3154314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937420v1</w:t>
+                <w:t xml:space="preserve">hal-01753444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Self-Stabilizing Leader Election for General Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">A Foundational Framework for Certified Impossibility Results with Mobile Robots on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_13⟩</w:t>
+              <w:t xml:space="preserve">ICDCN 2018 - 19th International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Varanasi, India. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3154273.3154321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076468v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hop Byzantine Reliable Broadcast Made Practical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Farina</w:t>
+                <w:t xml:space="preserve">Brief Announcement Continuous vs. Discrete Asynchronous Moves: A Certified Approach for Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LADC 2018 - 8th Latin-American Symposium on Dependable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LADC.2018.00026⟩</w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems. SSS 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Defago, Toshimitsu Masuzawa, Koichi Wada, Nov 2018, Tokyo, Japan. pp.404-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076443v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimally Gathering Two Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Défago</w:t>
+                <w:t xml:space="preserve">Multi-hop Byzantine Reliable Broadcast Made Practical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Distributed Computing and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3154273.3154323⟩</w:t>
+              <w:t xml:space="preserve">LADC 2018 - 8th Latin-American Symposium on Dependable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Foz do Iguau, Brazil. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2018.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753431v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du type des objets connectés par les informations des protocoles réseaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+                <w:t xml:space="preserve">Compact Self-Stabilizing Leader Election for General Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina. pp.161-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785952v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Optimally Gathering Two Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Heriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_22⟩</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Varanasi, India. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3154273.3154323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076496v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized verification of algorithms for oblivious robots on a ring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Identification du type des objets connectés par les informations des protocoles réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in Computer Aided Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664894v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stateless Reliable Geocasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Scott Robinson</w:t>
+                <w:t xml:space="preserve">Arbitrary Pattern Formation with Four Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE Symposium on Reliable Distributed Systems (SRDS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2018 - 20th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.333-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03232-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549915v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation Distribuée de Données dans les Réseaux Dynamiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Parameterized verification of algorithms for oblivious robots on a ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Methods in Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FMCAD.2017.8102262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518548v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Compact Self-Stabilizing Leader Election for General Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">Stateless Reliable Geocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Scott Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Distributed Computing (DISC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">36th IEEE Symposium on Reliable Distributed Systems (SRDS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553088v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Gathering of Oblivious Mobile Robots: survey of recent results and open problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Efficient Self-Stabilizing 1-Maximal Matching Algorithm for Arbitrary Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods for Industrial Critical Systems and Automated Verification of Critical Systems (FMICS/AVOCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549942v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Efficient Self-Stabilizing 1-Maximal Matching Algorithm for Arbitrary Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520336v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vertus Énergétiques de l'Inondation à Pleine Puissance</w:t>
+                <w:t xml:space="preserve">Agrégation Distribuée de Données dans les Réseaux Dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518553v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Auto-Stabilisant Compact d'Election pour les Graphes Arbitraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Brief announcement: Compact Self-Stabilizing Leader Election for General Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Distributed Computing (DISC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512950v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Storage under Unsynchronized Mobile Byzantine Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Certified Gathering of Oblivious Mobile Robots: survey of recent results and open problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Balabonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE Symposium on Reliable Distributed Systems (SRDS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Methods for Industrial Critical Systems and Automated Verification of Critical Systems (FMICS/AVOCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Turin, Italy. pp.165-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67113-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549931v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Silent Self-stabilizing 1-Maximal Matching Algorithm Under Distributed Daemon Without Global Identifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Algorithme Auto-Stabilisant Compact d'Election pour les Graphes Arbitraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491823v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification-based Synthesis of Distributed Self-Stabilizing Protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kulkarni</w:t>
+                <w:t xml:space="preserve">Optimal Storage under Unsynchronized Mobile Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Techniques for Distributed Objects, Components, and Systems International Conference (FORTE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">36th IEEE Symposium on Reliable Distributed Systems (SRDS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349070v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Unlimited Churn (Short Paper)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">An Efficient Silent Self-stabilizing 1-Maximal Matching Algorithm Under Distributed Daemon Without Global Identifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.148-153, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_12⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.195-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491828v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Certified Universal Gathering in R2 for Oblivious Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Specification-based Synthesis of Distributed Self-Stabilizing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathiyeh Faghih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formal Techniques for Distributed Objects, Components, and Systems International Conference (FORTE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349084v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing (DISC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349061v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.70-87, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.88-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01491817v1</w:t>
+                <w:t xml:space="preserve">hal-01491832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Energy-Efficient Broadcast Protocols in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Brief announcement: Certified Universal Gathering in R2 for Oblivious Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked Systems - Fourth International Conference (NETYS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2016, Chicago, United States. pp.439-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933057.2933070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349075v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation (Short Paper)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_7⟩</w:t>
+              <w:t xml:space="preserve">Distributed Computing (DISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.187-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53426-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491832v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Content Distribution through Information-Aware Mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Ghamri-Doudane</w:t>
+                <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.70-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349026v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Infinite Unlimited Churn (Short Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Foreback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.148-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349087v1</w:t>
+                <w:t xml:space="preserve">hal-01491828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
+                <w:t xml:space="preserve">Brief announcement: Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302912v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Gathering in Rings with 4 Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Enhancing Content Distribution through Information-Aware Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benchaïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioacchino Tangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Now 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">CloudNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340243v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous Gathering Without Multiplicity Detection: A Certified Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14200,340 +14239,296 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.7-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-49259-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification-Based Synthesis of Distributed Self-Stabilizing Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
+                <w:t xml:space="preserve">Asynchronous Gathering in Rings with 4 Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandeep Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ad Hoc Now 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432932v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and optimization of DNS-based request redirection in CDNs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Ghamri-Doudane</w:t>
+                <w:t xml:space="preserve">Formation de Motifs Géométriques Arbitraires par des Robots Désorientés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272045v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Mobile Byzantine Fault Tolerant Distributed Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella del Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14548,2567 +14543,2585 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Principles of Distributed Computing (PODC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jul 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and optimization of DNS-based request redirection in CDNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Benchaïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FDL.2015.7306084⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Singapore, Singapore. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2833312.2833455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213325v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Specification-Based Synthesis of Distributed Self-Stabilizing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathiyeh Faghih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.124-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39570-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213285v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Torus Exploration by Oblivious Robots</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WiSeBat: Accurate Energy Benchmarking of Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS 2015 - Third International Conference on Networked Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_13⟩</w:t>
+              <w:t xml:space="preserve">The Forum on specification and Design Languages (FDL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL.2015.7306084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926573v3</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Byzantine-Fault Tolerant Storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Wait-free Gathering without Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium (IPDPS), 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIROCCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montserrat, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206290v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Optimal Torus Exploration by Oblivious Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_3⟩</w:t>
+              <w:t xml:space="preserve">NETYS 2015 - Third International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Agadir, Morocco. pp.183-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213269v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926573v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Athènes, Greece. pp.210-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19662-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144458v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Automated Analysis of Impact of Scheduling on Performance of Self-Stabilizing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Aflaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad-hoc, Mobile, and Wireless Networks - 14th International Conference, ADHOC-NOW 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19662-6_15⟩</w:t>
+              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.156-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135398v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Analysis of Impact of Scheduling on Performance of Self-Stabilizing Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
+                <w:t xml:space="preserve">Stabilizing Byzantine-Fault Tolerant Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_11⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Parallel and Distributed Processing Symposium (IPDPS), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.894-903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2015.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213273v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Optimizing Stabilizing Dining Philosophers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">The Complexity of Data Aggregation in Static and Dynamic Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Dependable Computing Conference (EDCC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Stabilization, Safety, and Security in Distributed Systems (SSS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Edmonton, Canada. pp.36-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21741-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213278v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
+                <w:t xml:space="preserve">Agréger Rapidement des Données est Difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144309v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'algorithmes pour robots mobiles : le cas du regroupement sur un anneau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+                <w:t xml:space="preserve">Evaluating and Optimizing Stabilizing Dining Philosophers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">The European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154517v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating Reliably in Multihop Dynamic Networks despite Byzantine Failures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la Survie Énergétique des Réseaux de Capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Fadhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Reliable Distributed Systems (SRDS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213311v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication fiable dans un réseau dynamique en présence de fautes Byzantines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Defago</w:t>
+                <w:t xml:space="preserve">Synthèse d'algorithmes pour robots mobiles : le cas du regroupement sur un anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146737v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing Byzantine Broadcast</w:t>
+                <w:t xml:space="preserve">Communication fiable dans un réseau dynamique en présence de fautes Byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Defago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd IEEE Symposium on Reliable Distributed Systems (SRDS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215926v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Designing a Fault Tolerance Algorithm to Optimize Experimental Performance: the Case of Stabilizing Dining Philosophers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Communicating Reliably in Multihop Dynamic Networks despite Byzantine Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.349-351</w:t>
+              <w:t xml:space="preserve">The International Symposium on Reliable Distributed Systems (SRDS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215924v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering and Assessing Fine-Grained Metrics in Robot Networks Protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
+                <w:t xml:space="preserve">On the Synthesis of Mobile Robots Algorithms: the Case of Ring Gathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Self-organization in Swarm of Robots: from Molecular Robots to Mobile Agents (WSSR 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SRDSW.2014.34⟩</w:t>
+              <w:t xml:space="preserve">SSS 2014 - 16th International Symposium on Stabilization, Safety and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.237-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108586v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Synthesis of Mobile Robots Algorithms: the Case of Ring Gathering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+                <w:t xml:space="preserve">Le pouvoir séparateur d'une pièce de monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2014 - 16th International Symposium on Stabilization, Safety and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016832v2</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir séparateur d'une pièce de monnaie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Discovering and Assessing Fine-Grained Metrics in Robot Networks Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Self-organization in Swarm of Robots: from Molecular Robots to Mobile Agents (WSSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nara, Japan. pp.50-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDSW.2014.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985322v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Deterministic Self-stabilizing Leader Election - The Exponential Advantage of Being Talkative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">Self-stabilizing Byzantine Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2013 - 27th International Symposium on Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41527-2_6⟩</w:t>
+              <w:t xml:space="preserve">The 33rd IEEE Symposium on Reliable Distributed Systems (SRDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nara, Japan. pp.152-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2014.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00930095v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Byzantine Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Designing a Fault Tolerance Algorithm to Optimize Experimental Performance: the Case of Stabilizing Dining Philosophers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Symposium on Stabilization, Safety, and Security of Distributed Systems, SSS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.349-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742655v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Leader (Full) Recovery Despite Dynamic Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lawrence L. Larmore</w:t>
+                <w:t xml:space="preserve">Compact Deterministic Self-stabilizing Leader Election - The Exponential Advantage of Being Talkative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Mumbai, India. pp.428-433, </w:t>
+              <w:t xml:space="preserve">DISC 2013 - 27th International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.76-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35668-1_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41527-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930061v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering of Mobile Robots Tolerating Multiple Crash Faults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shantanu Das</w:t>
+                <w:t xml:space="preserve">Vérification formelle et robots mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930074v1</w:t>
+                <w:t xml:space="preserve">hal-00818707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Performance Evaluation of Self-Stabilization Using Probabilistic Model Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Fallahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Reliable Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.153-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SRDS.2013.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu généré par les utilisateurs : une étude sur DailyMotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carlinet</w:t>
+                <w:t xml:space="preserve">The Dang Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dang Huynh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérer les fautes Byzantines dans les graphes planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17124,73 +17137,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812914v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer une grille avec un minimum de robots amnésiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17245,2220 +17258,2224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle et robots mobiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+                <w:t xml:space="preserve">A Scalable Byzantine Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Mumbai, India. pp.87-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35668-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818707v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: deterministic self-stabilizing leader election with O(log log n)-bits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">Fast Leader (Full) Recovery Despite Dynamic Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajoy Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence L. Larmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2484239.2484289⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Mumbai, India. pp.428-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35668-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930090v1</w:t>
+                <w:t xml:space="preserve">hal-00930061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Certified impossibility results for Byzantine-tolerant mobile robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gathering of Mobile Robots Tolerating Multiple Crash Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Philadelphia, United States. pp.337-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126335v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependable Information Broadcast in Sparsely Connected Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">Brief announcement: deterministic self-stabilizing leader election with O(log log n)-bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Latin American Dependable Computing, LADC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. pp.125-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2484239.2484289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219722v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearizing Peer-to-Peer Systems with Oracles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Certified impossibility results for Byzantine-tolerant mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Jerusalem, Israel. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00930281v1</w:t>
+                <w:t xml:space="preserve">hal-01126335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+                <w:t xml:space="preserve">Linearizing Peer-to-Peer Systems with Oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizal Mohd Nor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.178-190, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.221-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00930267v1</w:t>
+                <w:t xml:space="preserve">hal-00930281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus with Unknown Participants in Shared Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabiola Greve</w:t>
+                <w:t xml:space="preserve">Dependable Information Broadcast in Sparsely Connected Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Reliable Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Latin American Dependable Computing, LADC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SRDS.2013.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00930100v1</w:t>
+                <w:t xml:space="preserve">hal-01219722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Probabilistic Stabilization under Probabilistic Schedulers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
+                <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed COmputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_34⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Osaka, Japan. pp.178-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03089-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934232v1</w:t>
+                <w:t xml:space="preserve">hal-00930267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Byzantine Brides Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+                <w:t xml:space="preserve">Consensus with Unknown Participants in Shared Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nini Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUN 2012 - 6th International Conference Fun with Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30347-0_13⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Braga, Portugal. pp.51-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2013.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934055v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement de fautes Byzantines dans les réseaux multi-sauts asynchrones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Probabilistic Stabilization under Probabilistic Schedulers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Kijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Distributed COmputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Salvador, Brazil. pp.413-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686663v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting Byzantine Influence in Multihop Asynchronous Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">The Byzantine Brides Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nini Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2012.15⟩</w:t>
+              <w:t xml:space="preserve">FUN 2012 - 6th International Conference Fun with Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. pp.107-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30347-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934073v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast and Robust Optimistic Total Order Broadcast for Online Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.189-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2012.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692095v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash Resilient and Pseudo-Stabilizing Atomic Registers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Optimal Grid Exploration by Asynchronous Oblivious Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2012 - 16th International Conference on Principles of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35476-2_10⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.64-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934144v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Self-stabilization of Mobile Oblivious Robots in Uniform Rings</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Four Months in DailyMotion: Dissecting User Video Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dang Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_6⟩</w:t>
+              <w:t xml:space="preserve">TRAC 2012 - 3rd International Workshop on TRaffic Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.613-618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2012.6314274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934149v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Byzantine Broadcast in Loosely Connected Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">Crash Resilient and Pseudo-Stabilizing Atomic Registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Distributed Computing, DISC 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_18⟩</w:t>
+              <w:t xml:space="preserve">OPODIS 2012 - 16th International Conference on Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rome, Italy. pp.135-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35476-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728337v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consenso com Participantes Desconhecidos em Memória Compartilhada</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabíola Greve</w:t>
+                <w:t xml:space="preserve">Confinement de fautes Byzantines dans les réseaux multi-sauts asynchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil. pp.756-769</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272830v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Robust Optimistic Total Order Broadcast for Online Video Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Défago</w:t>
+                <w:t xml:space="preserve">Limiting Byzantine Influence in Multihop Asynchronous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Information Networking and Applications Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Macau, China. pp.183-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2012.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2012.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934047v1</w:t>
+                <w:t xml:space="preserve">hal-00934073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Grid Exploration by Asynchronous Oblivious Robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
+                <w:t xml:space="preserve">On the Self-stabilization of Mobile Oblivious Robots in Uniform Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.64-76, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934161v1</w:t>
+                <w:t xml:space="preserve">hal-00934149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariages et Trahisons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+                <w:t xml:space="preserve">On Byzantine Broadcast in Loosely Connected Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nini Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel'12 - 14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Symposium on Distributed Computing, DISC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Salvador, Brazil. pp.253-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689348v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Wait-Free Gathering of Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shantanu Das</w:t>
+                <w:t xml:space="preserve">Consenso com Participantes Desconhecidos em Memória Compartilhada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabíola Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Redes de Computadores e Sistemas Distribuídos (SBRC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Ouro Preto, Brazil. pp.756-769</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934220v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Discovering and Assessing Fine-Grained Metrics in Robot Networks Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19476,2900 +19493,2878 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.282-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering an Even Number of Robots in an Odd Ring without Global Multiplicity Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Mariages et Trahisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nini Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel'12 - 14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934132v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Practical Tolerance Properties of Stabilizing Programs through Simulation: The Case of Propagation of Information with Feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Wait-Free Gathering of Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_13⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Salvador, Brazil. pp.401-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33651-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934179v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Stabilisation et Confinement de Fautes Malicieuses : Optimalité du Protocole min+1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Gathering an Even Number of Robots in an Odd Ring without Global Multiplicity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.542-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32589-2_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00587517v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Exclusive Perpetual Grid Exploration without Sense of Direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Evaluating Practical Tolerance Properties of Stabilizing Programs through Simulation: The Case of Propagation of Information with Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2011 - 15th International Conference on Principles of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25873-2_18⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toronto, Canada. pp.126-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33536-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00992679v1</w:t>
+                <w:t xml:space="preserve">hal-00934179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Mobile Robot Gathering from Symmetric Configurations without Global Multiplicity Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Communication Optimalement Stabilisante sur Canaux non Fiables et non FIFO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Gdansk, Poland, Poland. pp.150-161</w:t>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009454v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00587089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Self-Stabilization of Atomic Memory in Message-Passing Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asynchronous mobile robot gathering from symmetric configurations without global multiplicity detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2011 - 13th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sirocco 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.150-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22212-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00627780v1</w:t>
+                <w:t xml:space="preserve">hal-01285680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Computing with Mobile Robots: an Introductory Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Raynal</w:t>
+                <w:t xml:space="preserve">Asynchronous Mobile Robot Gathering from Symmetric Configurations without Global Multiplicity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NBiS 2011 - 14th International Conference on Network-Based Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIROCCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gdansk, Poland, Poland. pp.150-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649294v1</w:t>
+                <w:t xml:space="preserve">hal-01009454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Optimalement Stabilisante sur Canaux non Fiables et non FIFO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatic Self-Stabilization of Atomic Memory in Message-Passing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noga Alon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagit Attiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomi Dolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2011 - 13th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Grenoble, France. pp.19-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24550-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587089v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous mobile robot gathering from symmetric configurations without global multiplicity detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
+                <w:t xml:space="preserve">Auto-Stabilisation et Confinement de Fautes Malicieuses : Optimalité du Protocole min+1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sirocco 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cap Estérel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285680v1</w:t>
+                <w:t xml:space="preserve">inria-00587517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: The BG-simulation for Byzantine Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+                <w:t xml:space="preserve">Asynchronous Exclusive Perpetual Grid Exploration without Sense of Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Roma, Italy. pp.330-331, </w:t>
+              <w:t xml:space="preserve">OPODIS 2011 - 15th International Conference on Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.251-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24100-0_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25873-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285672v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Metric Spanning Tree made Byzantine Tolerant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Distributed Computing with Mobile Robots: an Introductory Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2011 - 25th International Symposium on Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24100-0_14⟩</w:t>
+              <w:t xml:space="preserve">NBiS 2011 - 14th International Conference on Network-Based Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Tirana, Albania. pp.318-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NBiS.2011.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00627777v1</w:t>
+                <w:t xml:space="preserve">hal-00649294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideal Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Brief Announcement: The BG-simulation for Byzantine Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AINA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Roma, Italy. pp.330-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24100-0_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2011.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01285686v1</w:t>
+                <w:t xml:space="preserve">hal-01285672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive Perpetual Ring Exploration without Chirality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Maximum Metric Spanning Tree made Byzantine Tolerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_29⟩</w:t>
+              <w:t xml:space="preserve">DISC 2011 - 25th International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rome, Italy. pp.150-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24100-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00992700v1</w:t>
+                <w:t xml:space="preserve">inria-00627777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XS-WSNet : Extreme-scale Wireless Sensor Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Asim</w:t>
+                <w:t xml:space="preserve">Ideal Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless Mobile and Multimedia Networks, WoWMoM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.1-9, </w:t>
+              <w:t xml:space="preserve">IEEE AINA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Biopolis, Singapore. pp.224-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2010.5534898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2011.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291183v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Secure and Private P2P Publish/Subscribe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Exclusive Perpetual Ring Exploration without Chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium Stabilization, Safety, and Security of Distributed Systems, SSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.531-545, </w:t>
+              <w:t xml:space="preserve">DISC 2010 - 24th International Symposium Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.312-327, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293846v1</w:t>
+                <w:t xml:space="preserve">hal-00992700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Stabilizing 3-Approximation for the Maximum Leaf Spanning Tree Problem in Arbitrary Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">XS-WSNet : Extreme-scale Wireless Sensor Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14031-0_11⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless Mobile and Multimedia Networks, WoWMoM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2010.5534898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292491v1</w:t>
+                <w:t xml:space="preserve">hal-01291183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing Byzantine Asynchronous Unison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Monotonic Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2010 - 14th International Conference On Principles Of DIstributed Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 29th ACM SIGACT-SIGOPS symposium on Principles of distributed computing, PODC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Zurich, Switzerland. pp.406-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1835698.1835794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00627771v1</w:t>
+                <w:t xml:space="preserve">hal-01291182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocast: Asynchronous Communication in Robot Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">A Self-Stabilizing 3-Approximation for the Maximum Leaf Spanning Tree Problem in Arbitrary Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayaka Kamei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotsugu Kakugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.16-31, </w:t>
+              <w:t xml:space="preserve">COCOON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Na Thrang, Vietnam. pp.80-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14031-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290774v1</w:t>
+                <w:t xml:space="preserve">hal-01292491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Deterministic Ring Exploration with Oblivious Asynchronous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lamani</w:t>
+                <w:t xml:space="preserve">Self-stabilizing Byzantine Asynchronous Unison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium Structural Information and Communication Complexity, SIROCCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Şirince, Turkey. pp.183-196, </w:t>
+              <w:t xml:space="preserve">OPODIS 2010 - 14th International Conference On Principles Of DIstributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.83-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13284-1_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293850v1</w:t>
+                <w:t xml:space="preserve">inria-00627771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Monotonic Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
+                <w:t xml:space="preserve">A Framework for Secure and Private P2P Publish/Subscribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th ACM SIGACT-SIGOPS symposium on Principles of distributed computing, PODC'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium Stabilization, Safety, and Security of Distributed Systems, SSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.531-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1835698.1835794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291182v1</w:t>
+                <w:t xml:space="preserve">hal-01293846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonic Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
+                <w:t xml:space="preserve">Robocast: Asynchronous Communication in Robot Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPODIS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.475-490, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_34⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.16-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01290770v1</w:t>
+                <w:t xml:space="preserve">hal-01290774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Sharing Memory in a Self-stabilizing Manner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Deterministic Ring Exploration with Oblivious Asynchronous Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium Distributed Computing DISC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.525-527, </w:t>
+              <w:t xml:space="preserve">17th International Colloquium Structural Information and Communication Complexity, SIROCCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Şirince, Turkey. pp.183-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13284-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293831v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Topology on Byzantine Containment in Stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Monotonic Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium Distributed Computing DISC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.495-509, </w:t>
+              <w:t xml:space="preserve">OPODIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.475-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293827v1</w:t>
+                <w:t xml:space="preserve">hal-01290770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFE-OS: a Secure and Usable Desktop Operating System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
+                <w:t xml:space="preserve">The Impact of Topology on Byzantine Containment in Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CRISIS.2010.5764916⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium Distributed Computing DISC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.495-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290776v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Locally Maximizable Tasks in Unidirectional Networks is Hard</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brief Announcement: Sharing Memory in a Self-stabilizing Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noga Alon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagit Attiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 30th International Conference on Distributed Computing Systems, ICDCS 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2010.69⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium Distributed Computing DISC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cambridge, MA, United States. pp.525-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15763-9_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291184v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communications Efﬁcaces et Auto-Stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22398,1429 +22393,1429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Belle-Dune, France. pp.id 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction auto-stabilisante d'arbre couvrant en dépit d'actions malicieuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">SAFE-OS: a Secure and Usable Desktop Operating System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Rezmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRISIS.2010.5764916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00477480v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Self-stabilizing Vertex Coloring in Unidirectional Anonymous Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Stabilizing Locally Maximizable Tasks in Unidirectional Networks is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Distributed Computing and Networking, ICDCN 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11322-2_19⟩</w:t>
+              <w:t xml:space="preserve">IEEE 30th International Conference on Distributed Computing Systems, ICDCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gênes, Italy. pp.718-727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2010.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01292601v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity-Preserving Scattering of Mobile Robots with Limited Visibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Advanced Faults Patterns for WSN Dependability Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Asim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_27⟩</w:t>
+              <w:t xml:space="preserve">The 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems, MSWiM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.39-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1868521.1868530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01293837v1</w:t>
+                <w:t xml:space="preserve">hal-01290826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Byzantine Containment Properties of the min+1 Protocol</w:t>
+                <w:t xml:space="preserve">Construction auto-stabilisante d'arbre couvrant en dépit d'actions malicieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium Stabilization, Safety, and Security of Distributed Systems, SSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Belle Dune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290827v1</w:t>
+                <w:t xml:space="preserve">inria-00477480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Faults Patterns for WSN Dependability Benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Asim</w:t>
+                <w:t xml:space="preserve">On Byzantine Containment Properties of the min+1 Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th ACM international conference on Modeling, analysis, and simulation of wireless and mobile systems, MSWiM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bodrum, Turkey. pp.39-48, </w:t>
+              <w:t xml:space="preserve">12th International Symposium Stabilization, Safety, and Security of Distributed Systems, SSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.96-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1868521.1868530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290826v1</w:t>
+                <w:t xml:space="preserve">hal-01290827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop-Free Super-Stabilizing Spanning Tree Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Blin</w:t>
+                <w:t xml:space="preserve">Probabilistic Self-stabilizing Vertex Coloring in Unidirectional Anonymous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.50--64, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Distributed Computing and Networking, ICDCN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Kolkata, India. pp.167-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11322-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668381v1</w:t>
+                <w:t xml:space="preserve">hal-01292601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine-Resilient Convergence in Oblivious Robot Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+                <w:t xml:space="preserve">Connectivity-Preserving Scattering of Mobile Robots with Limited Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.275-280, </w:t>
+              <w:t xml:space="preserve">SSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.319-331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92295-7_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298808v1</w:t>
+                <w:t xml:space="preserve">hal-01293837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Probabilistic Ring Exploration by Asynchronous Oblivious Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
+                <w:t xml:space="preserve">Loop-Free Super-Stabilizing Spanning Tree Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sirocco 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Piran, Slovenia. pp.195-208, </w:t>
+              <w:t xml:space="preserve">12th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, New York, NY, United States. pp.50--64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11476-2_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16023-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295189v1</w:t>
+                <w:t xml:space="preserve">hal-00668381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal deterministic self-stabilizing vertex coloring in unidirectional anonymous networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">Byzantine-Resilient Convergence in Oblivious Robot Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-8, </w:t>
+              <w:t xml:space="preserve">ICDCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.275-280, </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92295-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298811v1</w:t>
+                <w:t xml:space="preserve">hal-01298808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Optimale Probabiliste d'un Anneau par des Robots Semi-Synchrones et Amnésiques</w:t>
+                <w:t xml:space="preserve">Optimal Probabilistic Ring Exploration by Asynchronous Oblivious Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sirocco 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Piran, Slovenia. pp.195-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11476-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383351v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Efficiency in Self-Stabilizing Silent Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal deterministic self-stabilizing vertex coloring in unidirectional anonymous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2009.24⟩</w:t>
+              <w:t xml:space="preserve">IPDPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295187v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new self-stabilizing minimum spanning tree construction with loop-free property</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
+                <w:t xml:space="preserve">Exploration Optimale Probabiliste d'un Anneau par des Robots Semi-Synchrones et Amnésiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing (DISC 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869591v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le Coloriage Auto-stabilisant dans les Réseaux Unidirectionnels Anonymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23861,972 +23856,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation instantanée dans les systèmes à passage de messages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Efficiency in Self-Stabilizing Silent Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE International Conference on Distributed Computing Systems (ICDCS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montreal, Canada. pp.474-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2009.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00383350v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snap-Stabilization in Message-Passing Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">A new self-stabilizing minimum spanning tree construction with loop-free property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking (ICDCN 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92295-7_34⟩</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing (DISC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Elche, Spain. pp.407--422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04355-0_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295022v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Dynamic FTSS in Asynchronous Systems: The Case of Unison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Snap-Stabilization in Message-Passing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delaët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing, DISC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04355-0_30⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Distributed Computing and Networking (ICDCN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Hyderabad, India. pp.281-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92295-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01298807v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Byzantine Resilient Convergence in Asynchronous Robot Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Stabilisation instantanée dans les systèmes à passage de messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delaët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS 2009.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295184v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine Convergence in Robots Networks: The Price of Asynchrony</w:t>
+                <w:t xml:space="preserve">Optimal Byzantine Resilient Convergence in Asynchronous Robot Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSS 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.165-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05118-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10877-8_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295181v1</w:t>
+                <w:t xml:space="preserve">hal-01295184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-stabilizing 2/3-approximation algorithm for the maximum matching problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pilard</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Dynamic FTSS in Asynchronous Systems: The Case of Unison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Stabilization, Safety, and Security (SSS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Distributed Computing, DISC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Elche, Spain. pp.291-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04355-0_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89335-6_10⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01303005v1</w:t>
+                <w:t xml:space="preserve">hal-01298807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universe Detectors for Sybil Defense in Ad Hoc Wireles Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Byzantine Convergence in Robots Networks: The Price of Asynchrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Stabilization, Safety, and Security (SSS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Detroit, MI, United States. pp.63-78, </w:t>
+              <w:t xml:space="preserve">OPODIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Nimes, France. pp.54-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89335-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10877-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303007v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak vs. Self vs. Probabilistic Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+                <w:t xml:space="preserve">A self-stabilizing 2/3-approximation algorithm for the maximum matching problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Manne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Mjelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Beijing, China. pp.681-688, </w:t>
+              <w:t xml:space="preserve">International Conference on Stabilization, Safety, and Security (SSS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Detroit, MI, United States. pp.94-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2008.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89335-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303470v1</w:t>
+                <w:t xml:space="preserve">hal-01303005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Secure Positioning in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24858,1825 +24853,2046 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Conference on Distributed Computing in Sensor Networks (DCOSS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Santorini Island, Greece. pp.469-477, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69170-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Snap-Stabilization in Message-Passing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Distributed Computing (PODC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Toronto, Canada. pp.443-443, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1400751.1400838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescence of Self-stabilizing Gossiping among Mobile Agents in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Universe Detectors for Sybil Defense in Ad Hoc Wireles Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Vora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Colloquium on Structural Information and Communication Complexity (Sirocco 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Stabilization, Safety, and Security (SSS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Detroit, MI, United States. pp.63-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89335-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69355-0_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303467v1</w:t>
+                <w:t xml:space="preserve">hal-01303007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Stabilization: Bounding Times Affected by Byzantine Processes in Stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Weak vs. Self vs. Probabilistic Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Association for Algorithms and Computation annual meeting (AAAC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Beijing, China. pp.681-688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2008.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303525v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Managers for Self-stabilization without Fairness Assumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu</w:t>
+                <w:t xml:space="preserve">Quiescence of Self-stabilizing Gossiping among Mobile Agents in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Distributed Computing Systems (ICDCS'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2007.95⟩</w:t>
+              <w:t xml:space="preserve">15th International Colloquium on Structural Information and Communication Complexity (Sirocco 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Villars-sur-Ollon, Switzerland. pp.247-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69355-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336216v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance vs. Synchronie pour l'Accord Tolérant aux Pannes dans les Réseaux Inconnus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
+                <w:t xml:space="preserve">Strong Stabilization: Bounding Times Affected by Byzantine Processes in Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.67-70</w:t>
+              <w:t xml:space="preserve">Asian Association for Algorithms and Computation annual meeting (AAAC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Pokfulam, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176959v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Self-stabilization of Mobile Robots in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Conflict Managers for Self-stabilization without Fairness Assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPODIS 2007 - 11th International Conference on Principles of Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77096-1_22⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Distributed Computing Systems (ICDCS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toronto, Canada. pp.46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2007.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01311362v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating complex MAC protocols for sensor networks with APMC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+                <w:t xml:space="preserve">Connaissance vs. Synchronie pour l'Accord Tolérant aux Pannes dans les Réseaux Inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic Verification of Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nancy, France. pp.35-47</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00089494v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
+                <w:t xml:space="preserve">On the Self-stabilization of Mobile Robots in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPODIS 2007 - 11th International Conference on Principles of Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Guadeloupe, France. pp.301-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77096-1_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383834v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
+                <w:t xml:space="preserve">Evaluating complex MAC protocols for sensor networks with APMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Automatic Verification of Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nancy, France. pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600298v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00089494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Fast Convergence in Self-stabilizing Wireless Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t>
+              <w:t xml:space="preserve">12th International Conference on Parallel and Distributed Systems (ICPADS 2006), 12-15 July 2006, Minneapolis, Minnesota, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States. pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383720v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t>
+              <w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00600336v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-driven tool for fault injection in distributed applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+                <w:t xml:space="preserve">Self-stabilization in self-organized multihop wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/ACM Workshop GRID 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Wireless ad hoc Networking (WWAN'05),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Columbus, United States. pp.909-915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684889v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Lower Bounds for Graph Exploration via Reduced Automata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
+                <w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339766v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00600336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Randomized Self-stabilizing Mutual Exclusion on Synchronous Rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+                <w:t xml:space="preserve">A language-driven tool for fault injection in distributed applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of DISC'2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE/ACM Workshop GRID 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GRID.2005.1542742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307527v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+                <w:t xml:space="preserve">Space Lower Bounds for Graph Exploration via Reduced Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIROCCO 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Le Mont Saint-Michel, France. pp.140-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11429647_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307529v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilizing Vertex Coloring of Arbitrary Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu</w:t>
+                <w:t xml:space="preserve">Optimal Randomized Self-stabilizing Mutual Exclusion on Synchronous Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Principles of Distributed Systems (OPODIS 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.55-70</w:t>
+              <w:t xml:space="preserve">Proceedings of DISC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Netherlands. pp.216--229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631707v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France. pp.135--140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-stabilizing Vertex Coloring of Arbitrary Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Principles of Distributed Systems (OPODIS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France. pp.55-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-stabilization with Global Rooted Synchronizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Onana Alima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffroy Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajoy Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Amsterdam, Netherlands. pp.102-109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDCS.1998.679492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26686,707 +26902,707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo: towards reproducible evaluations of ML-based IDS using data-driven approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solayman Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Jmila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bo Luo; Xiaojing Liao; Jun Xu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCS '24: ACM SIGSAC Conference on Computer and Communications Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Salt Lake City, UT, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Computing Machinery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCS '24: Proceedings of the 2024 on ACM SIGSAC Conference on Computer and Communications Security, pp.5081-5083, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3658644.3691368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Framework for ML-based IDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solayman Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Jmila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silverston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRIFIN: cognitive and programmable security for resilient next-generation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silverston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2022 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Approximate Agreement under Mobile Byzantine Faults Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Brief announcement: Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Distributed Computing Systems (ICDCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.727-728, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.68⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.747-748, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349092v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief announcement: Distributed Online Data Aggregation in Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Brief announcement: Approximate Agreement under Mobile Byzantine Faults Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Distributed Computing Systems (ICDCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.747-748, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.55⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Nara, Japan. IEEE, pp.727-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2016.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349094v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-stabilizing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ted Herman and Sébastien Tixeuil. Springer, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00078184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27396,155 +27612,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing by Mobile Entities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11340, Springer, pp.234-251, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11072-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Methods for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27580,390 +27796,390 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Flocchini; Giuseppe Prencipe; Nicola Santoro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing by Mobile Entities, Current Research in Moving and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11340, Springer International Publishing, pp.278-313, 2019, Theoretical Computer Science and General Issues, 978-3-030-11071-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11072-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Evaluation of The Ogsa-Dai Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décio Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achievements in European Research on Grid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.223-236, 2008, 978-0-387-72811-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-72812-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant Distributed Algorithms for Scalable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Ad Hoc and Sensor Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.225-256, 2007, 9781848210035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reduced Automata Technique for Graph Exploration Space Lower Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rajsbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oded Goldreich, Arnold L. Rosenberg, Alan L. Selman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essays in Memory of Shimon Even</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, Volume LNCS 3895, p. 1-26, 2006, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11685654_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27973,139 +28189,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solvability of Byzantine-tolerant Reliable Communication in Dynamic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Gathering in a Torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28127,139 +28343,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Wada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Formal Design of Swarm Robotics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28271,390 +28487,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Efficient Stabilization for Local Tasks despite Unknown Capacity Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Bipartition in the Population Protocol Model with Arbitrary Communication Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroto Yasumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukuhito Ooshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quixo Is Solved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasumasa Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Agreement under Mobile Byzantine Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella del Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28662,100 +28878,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Loop-Free Super-Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28763,51 +28979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28817,78 +29033,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFT: Byzantine Resilient Hub-Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28900,310 +29116,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CANDAR 2025. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Peer-to-Peer Multi-Hub Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Universites, UPMC University of Paris 6; LIP6 - Laboratoire d'Informatique de Paris 6. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582174v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABD-HFL: Byzantine-resistant Decentralized Hierarchical Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIP6, Sorbonne Université, CNRS, UMR 7606. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEAL: Resilient and Self-* Hub-based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Galkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29211,389 +29427,389 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Universite. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the Efficiency of Byzantine-tolerant Reliable Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Sorbonne Université, CNRS, LIP6, F-75005 Paris, France; Sapienza Università di Roma, Rome, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-hop Byzantine Reliable Broadcast with Honest Dealer Made Practical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Sorbonne Université, CNRS, Laboratoire d'Informatique de Paris 6, LIP6, F-75005 Paris, France; Dipartimento di Ingegneria Informatica Automatica e Gestionale "Antonio Ruberti'', Sapienza Università di Roma, Rome, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826865v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Broadcast in Dynamic Networks with Locally Bounded Byzantine Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Sorbonne Université, CNRS, Laboratoire d’Informatique de Paris 6, LIP6, F-75005 Paris, France; Dipartimento di Ingegneria Informatica Automatica e Gestionale "Antonio Ruberti", Università degli Studi di Roma La Sapienza, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712277v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous vs. Discrete Asynchronous Moves: a Certified Approach for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Balabonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29609,891 +29825,891 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université, CNRS, Laboratoire d’Informatique de Paris 6, LIP6, F-75005 Paris, France. 2018, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the encoding and solving partial information games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yackolley Amoussou-Guenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Tible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6, Sorbonne Université, CNRS, UMR 7606; LINCS; CEA Paris Saclay; Sorbonne Université. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Churn Possibilities and Impossibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Foreback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Kent State University; Sorbonne Université, CNRS, Laboratoire d’Informatique de Paris 6, LIP6, F-75005 Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Geometric Multicasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Scott Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC Sorbonne Universités. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Storage under Unsynchrononized Mobile Byzantine Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Optimally Gathering Two Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Heriban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPMC - Université Paris 6 Pierre et Marie Curie; Sapienza Università di Roma (Italie). 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] UPMC Sorbonne Universités. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561776v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Verification of Algorithms for Oblivious Robots on a Ring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+                <w:t xml:space="preserve">Optimal Storage under Unsynchrononized Mobile Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPMC Sorbonne Universités. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] UPMC - Université Paris 6 Pierre et Marie Curie; Sapienza Università di Roma (Italie). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540339v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimally Gathering Two Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Défago</w:t>
+                <w:t xml:space="preserve">Parameterized Verification of Algorithms for Oblivious Robots on a Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sznajder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC Sorbonne Universités. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575451v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Self-Stabilizing Mobile Byzantine-Tolerant Regular Register with bounded timestamp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UPMC - Université Paris 6 Pierre et Marie Curie; Sapienza Università di Roma (Italie). 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Sorbonne Universités, UPMC Univ Paris 06, CNRS, LIP6 UMR 7606, 4 place Jussieu 75005 Paris.; Osaka University, Japan. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362193v2</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Online Data Aggregation in Dynamic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Optimal Self-Stabilizing Mobile Byzantine-Tolerant Regular Register with bounded timestamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bonomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella del Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Sorbonne Universités, UPMC Univ Paris 06, CNRS, LIP6 UMR 7606, 4 place Jussieu 75005 Paris.; Osaka University, Japan. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] UPMC - Université Paris 6 Pierre et Marie Curie; Sapienza Università di Roma (Italie). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264285v2</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Universal Gathering in $R^2$ for Oblivious Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30532,192 +30748,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC; CNAM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite Unlimited Churn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Foreback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6 - Laboratoire d'Informatique de Paris 6; Kent State University. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Mobile Byzantine Fault Tolerant Distributed Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bonomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella del Pozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30729,454 +30945,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC - Université Paris 6 Pierre et Marie Curie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet Efficient Implementation of the Omega Failure Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Foreback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UPMC Université Paris VI; Kent State University. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Certified Universal Gathering Algorithm for Oblivious Mobile Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rieg</w:t>
+                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] UPMC, Sorbonne Universites CNRS; CNAM, Paris; College de France; Université Paris Sud. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159890v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Random Bit Complexity of Mobile Robots Scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bramas</w:t>
+                <w:t xml:space="preserve">Stateless Geocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] UPMC. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866048v2</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stateless Geocasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">A Certified Universal Gathering Algorithm for Oblivious Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] UPMC. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] UPMC, Sorbonne Universites CNRS; CNAM, Paris; College de France; Université Paris Sud. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168488v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Asynchronous Arbitrary Pattern Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31189,398 +31405,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Pierre et Marie Curie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184532v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibility of Gathering, a Certification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Urbain</w:t>
+                <w:t xml:space="preserve">Reliable Communication in a Dynamic Network in the Presence of Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] CEDRIC-14-3016, CEDRIC laboratory, CNAM-Paris, France. 2014, pp.10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Défago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] _. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-00995126v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940569v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Communication in a Dynamic Network in the Presence of Byzantine Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">Impossibility of Gathering, a Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] _. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] CEDRIC-14-3016, CEDRIC laboratory, CNAM-Paris, France. 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-00940569v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of Mobile Robot Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Impossibility Results for Byzantine-Tolerant Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31618,73 +31834,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1560, LRI - CNRS, University Paris-Sud. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Byzantine Broadcast in Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31697,240 +31913,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] _. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773343v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Byzantine Brides Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swan Dubois</w:t>
+                <w:t xml:space="preserve">Parameterizable Byzantine Broadcast in Loosely Connected Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00679520v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizable Byzantine Broadcast in Loosely Connected Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maurer</w:t>
+                <w:t xml:space="preserve">The Byzantine Brides Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nini Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00777155v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering an even number of robots in an odd ring without global multiplicity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31969,73 +32185,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting Byzantine Influence in Multihop Asynchronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32048,73 +32264,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] _. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous mobile robot gathering from symmetric configurations without global multiplicity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayaka Kamei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32153,73 +32369,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taxonomy of Daemons in Self-stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32228,472 +32444,472 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal grid exploration by asynchronous oblivious robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
+                <w:t xml:space="preserve">Maximum Metric Spanning Tree made Byzantine Tolerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00591963v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00589234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Exclusive Perpetual Grid Exploration without Sense of Direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Optimal grid exploration by asynchronous oblivious robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626155v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591963v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Stabilization, Byzantine Containment, and Maximizable Metrics: Necessary Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Asynchronous Exclusive Perpetual Grid Exploration without Sense of Direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2011, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00577062v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Metric Spanning Tree made Byzantine Tolerant</w:t>
+                <w:t xml:space="preserve">Self-Stabilization, Byzantine Containment, and Maximizable Metrics: Necessary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2011, pp.32</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2011, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00589234v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00577062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RoboCast: Asynchronous Communication in Robot Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32732,73 +32948,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Topology on Byzantine Containment in Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32824,297 +33040,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00481836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Impact of Unbounded Attacks in Stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing data-link over non-FIFO channels with optimal fault-resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomi Dolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2010, pp.20</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00484645v2</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing data-link over non-FIFO channels with optimal fault-resilience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounding the Impact of Unbounded Attacks in Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536048v2</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00484645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive perpetual ring exploration without chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33126,73 +33342,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université d'Evry Val d'Essonne. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00464206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Byzantine Containment Properties of the $min+1$ Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33218,178 +33434,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00487091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Stabilizing Byzantine Asynchronous Unison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Byzantine Resilient Convergence in Asynchronous Robot Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33415,533 +33631,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00390870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00394118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine Convergence in Robots Networks: The Price of Asynchrony</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+                <w:t xml:space="preserve">Dynamic FTSS in Asynchronous Systems: the Case of Unison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] ???. 2009, pp.22</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2009, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00408881v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00379904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Probabilistic Ring Exploration by Asynchronous Oblivious Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Petit</w:t>
+                <w:t xml:space="preserve">Byzantine Convergence in Robots Networks: The Price of Asynchrony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6838, INRIA. 2009, pp.29</w:t>
+              <w:t xml:space="preserve">[Technical Report] ???. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00360305v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00408881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic FTSS in Asynchronous Systems: the Case of Unison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Optimal Probabilistic Ring Exploration by Asynchronous Oblivious Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2009, pp.34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6838, INRIA. 2009, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00379904v2</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00360305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Self-Stabilizing Minimum Spanning Tree Construction with Loop-free Property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Rovedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université d'Evry Val d'Essonne. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal byzantine resilient convergence in oblivious robot networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33967,258 +34183,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Maximal Independent Set in Unidirectional Networks is Hard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Optimal deterministic ring exploration with oblivious asynchronous robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6880, INRIA. 2009, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] ???. 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00368950v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00422100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal deterministic ring exploration with oblivious asynchronous robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Stabilizing Maximal Independent Set in Unidirectional Networks is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ???. 2009, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6880, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00422100v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00368950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables : Application to wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34243,572 +34459,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1883, 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00241842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snap-Stabilization in Message-Passing Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Quiescence of Self-stabilizing Gossiping among Mobile Agents in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6446, INRIA. 2008, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6458, INRIA. 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00248465v2</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00260011v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescence of Self-stabilizing Gossiping among Mobile Agents in Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toshimitsu Masuzawa</w:t>
+                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6458, INRIA. 2008, pp.20</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6443, INRIA. 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00260011v3</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00239348v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
+                <w:t xml:space="preserve">Snap-Stabilization in Message-Passing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delaët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6443, INRIA. 2008, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6446, INRIA. 2008, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00239348v5</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00248465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universe Detectors for Sybil Defense in Ad Hoc Wireless Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
+                <w:t xml:space="preserve">Bounds for self-stabilization in unidirectional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6529, INRIA. 2008, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6524, INRIA. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00276732v2</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00277661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for self-stabilization in unidirectional networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">Universe Detectors for Sybil Defense in Ad Hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Vora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6524, INRIA. 2008, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delaët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6529, INRIA. 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00277661v2</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00276732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Efficiency in Self-stabilizing Silent Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34834,73 +35050,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6731, INRIA. 2008, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00340805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Secure Positioning in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delaët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34939,270 +35155,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6326, INRIA. 2007, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00179056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Self-stabilization of Mobile Robots in Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
+                <w:t xml:space="preserve">A New Self-Stabilizing Maximal Matching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Manne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Mjelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6266, INRIA. 2007, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6111, INRIA. 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00166547v2</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00127899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Self-Stabilizing Maximal Matching Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pilard</w:t>
+                <w:t xml:space="preserve">On the Self-stabilization of Mobile Robots in Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gradinariu Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6111, INRIA. 2007, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6266, INRIA. 2007, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00127899v2</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00166547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak vs. Self vs. Probabilistic Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35228,340 +35444,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Yamashita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6366, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Connectivity vs. Synchrony Requirements for Fault-Tolerant Agreement in Unknown Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6099, INRIA. 2006, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123020v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIL-MPI: How fault-tolerant is fault-tolerant MPI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemarinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 1450, 2006, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00078183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy fault injection and stress testing with FAIL-FCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR1421, 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35571,100 +35787,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-stabilisation Efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paris Sud - Paris XI, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00124843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35674,105 +35890,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'auto-stabilisation des systèmes à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paris Sud - Paris XI, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00124848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId716"/>
+      <w:footerReference w:type="default" r:id="rId720"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35919,51 +36135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxz166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Heriban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962642150002X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sangnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00335-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.02.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella del Pozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420598v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0595-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-019-0090-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathiyeh Faghih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep S. Kulkarni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:12)2018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Izumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kaino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Adamek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2017.05.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-016-0271-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurer Maurer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626416500031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-014-9913-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2308190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FH9Z06-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGRGT4N7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.07.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Honorat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.05.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6BN3P5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2013.057116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirostugu Kakugawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9383-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.158" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Manne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mjelde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627760v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.06.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dela&#235;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Rokicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154466v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1462187.1462195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.25" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Danturi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1462187.1462194" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.19848" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00238-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00008934" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal K. Das" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Datta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solayman Ayoubi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jmila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89350-6_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048077v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Polv&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana J. Bakalafoua M'Boussi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89350-6_22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Galkiewicz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87766-7_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05077608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055085v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30122-3_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03592615v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Wada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rahli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02979574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yackolley Amoussou-Guenou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Defago" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00019" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026501v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Shibata" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.27" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ammar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148821" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126591v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Yasumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Inoue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2020.33" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_27" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076478v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5_20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394992v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2019.41" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286011v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2019.8795318" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2019.8784517" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076398v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753444v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott Robinson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154314" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5_22" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_28" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2018.00026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753431v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154323" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785952v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01664894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FMCAD.2017.8102262" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549915v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520336v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_17" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349070v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kulkarni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_12" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bencha&#239;ta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Tangari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432932v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272045v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2833455" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349064v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926573v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_13" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206290v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.89" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213273v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aflaki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213278v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154517v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213311v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146737v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215926v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2014.10" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.34" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016832v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_17" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00742655v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35668-1_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930061v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence L. Larmore" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35668-1_30" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSH1TFQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930074v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2013.27" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Fallahi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.24" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812914v4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817123v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818707v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219722v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Mohd Nor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_16" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8N83QFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Khouri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.14" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934232v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Yamauchi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Kijima" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_34" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934055v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Zhu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30347-0_13" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686663v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2012.15" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934144v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35476-2_10" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934149v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_18" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272830v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Khouri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Greve" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934047v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.105" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934161v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689348v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934220v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_28" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934186v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_28" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934132v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_48" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_13" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587517v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992679v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_18" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNCRG6WW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009454v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627780v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S01R2D4G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649294v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NBiS.2011.55" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285680v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_14" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285672v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24100-0_32" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J55PPBJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627777v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24100-0_14" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285686v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.28" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291183v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asim" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2010.5534898" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293846v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_41" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W0W04GGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292491v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14031-0_11" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627771v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_7" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MK53782D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290774v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293850v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13284-1_15" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291182v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835794" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290770v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_34" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HFHKVVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293831v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_49" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293827v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_47" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290776v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Rezmerita" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2010.5764916" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291184v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2010.69" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479860v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477480v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292601v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_19" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TCNGTCT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293837v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_27" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W3GN8743-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_10" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290826v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868530" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298808v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92295-7_33" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BS3F4BFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295189v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11476-2_16" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCWRWZK5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298811v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161053" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383351v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295187v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.24" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384649v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383350v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295022v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92295-7_34" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298807v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_30" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DFFKBJJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295184v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_12" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295181v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303005v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89335-6_10" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5DTT4SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303007v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Vora" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89335-6_8" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303470v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2008.12" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303473v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69170-9_32" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303457v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400838" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303467v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69355-0_21" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303525v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336216v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2007.95" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176959v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089494v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684889v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoarau" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2005.1542742" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339766v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rajsbaum" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_13" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00631707v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00631710v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Onana Alima" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1998.679492" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879181v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/10.1145/3658644.3691368" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3691368" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164441v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165398v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349092v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.68" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078184v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076375v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11072-7_10" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981634v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11072-7_12" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303735v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;cio Sousa" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72812-4_17" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334871v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341655v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11685654_1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009549v3" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112017v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013644v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981564v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Tamura" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301597v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480061v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Rachdi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855860v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960087v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826865v3" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712277v3" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790508v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tible" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753397v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540744v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561776v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540339v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01575451v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362193v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350804v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348830v2" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168488v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940569v4" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834061v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773343v4" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679520v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00777155v2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709074v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00663688v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589390v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628390v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591963v3" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626155v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577062v2" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589234v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496379v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481836v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484645v2" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536048v2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487091v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437691v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390870v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394118v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408881v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360305v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379904v2" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387525v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368950v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422100v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00248465v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260011v3" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276732v2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277661v2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340805v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179056v2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127899v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189952v2" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123020v4" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078183v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodriguez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699867v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchelles" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124843v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124848v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05524331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bramas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotsugu Kakugawa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Kamei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lamani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fukuhito Ooshita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxag015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurok Khozam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09971-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.8.2.2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxz166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Heriban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962642150002X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02290400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sangnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sznajder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00335-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.05.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Balabonski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9828-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01900843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Czyzowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02084539v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Foreback" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nesterenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-018-9856-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Farina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-019-0090-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella del Pozzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-018-0595-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathiyeh Faghih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep S. Kulkarni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-14(1:12)2018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01486763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-017-0294-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Izumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Kaino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu Potop-Butucaru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.04.047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Adamek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2017.05.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054117500083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01419900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.12.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01269828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rovedakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv110" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-016-0271-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurer Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626416500031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimitsu Masuzawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-014-9913-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2308190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yamashita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054115500173" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.11.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4FH9Z06-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01123697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomi Dolev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2014.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGRGT4N7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.07.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Honorat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.05.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6BN3P5R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGUC.2013.057116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930035v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirostugu Kakugawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9383-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.158" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154122v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Manne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Mjelde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.06.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154134v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dela&#235;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Sarathi Mandal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Rokicki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.04.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.01.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154466v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2010.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Bouzid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1462187.1462195" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.25" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151770v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Danturi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1462187.1462194" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.12.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducourthial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.19848" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.1027-1056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-QKTLSQRX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00238-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00632303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00008934" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajal K. Das" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajoy Datta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626499000529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598218v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Filippo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lezoul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei An" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04883165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;fago" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solayman Ayoubi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jmila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89350-6_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Luttringer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115501" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141570v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tixeuil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107196v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91736-3_10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nibert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Polv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana J. Bakalafoua M'Boussi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89350-6_22" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Legheraba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Galkiewicz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87766-7_18" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565997v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05077608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055085v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30122-3_9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04232951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44274-2_34" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03971242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03592615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Wada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2021.9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rahli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mathieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02979574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yackolley Amoussou-Guenou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Tible" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67087-0_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Defago" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02475374v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.27" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961247v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03026522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Shibata" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64348-5_21" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871295v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pelle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875967v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ammar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noirie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC40277.2020.9148821" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03126591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Yasumi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Inoue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2020.33" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03746708v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_27" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394992v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2019.41" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5_20" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286011v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMEC.2019.8795318" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123870v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115611v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02394962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_24" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2019.8784517" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076489v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_20" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076484v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5_22" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_28" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott Robinson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154314" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154321" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937420v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_29" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2018.00026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076468v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_13" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753431v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154323" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785952v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076496v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01664894v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FMCAD.2017.8102262" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549915v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518553v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518548v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01553088v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549942v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67113-0_11" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512950v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549931v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491823v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_17" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349070v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kulkarni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349075v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491832v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349084v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933057.2933070" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349061v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53426-7_14" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_12" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349087v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bencha&#239;ta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Tangari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01491813v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49259-9_2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340243v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302912v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833312.2833455" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39570-8_9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Dron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Fadhl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2015.7306084" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213285v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926573v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_13" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01135398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19662-6_15" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213273v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aflaki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206290v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2015.89" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213269v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21741-3_3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01144458v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213278v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154517v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146737v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016832v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_17" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108586v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW.2014.34" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215926v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2014.10" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215924v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930095v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41527-2_6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5QMHS1TD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818707v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930109v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Fallahi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.24" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818606v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carlinet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Dang Huynh" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kauffmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812914v4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00742655v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35668-1_7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930061v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence L. Larmore" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35668-1_30" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSH1TFQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930074v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2013.27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930090v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484239.2484289" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126335v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auger" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930281v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Mohd Nor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_16" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8N83QFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930267v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03089-0_13" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00930100v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Khouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Greve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2013.14" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934232v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Yamauchi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Kijima" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_34" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934055v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nini Zhu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30347-0_13" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934047v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2012.105" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692095v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2012.6314274" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934144v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35476-2_10" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686663v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934073v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2012.15" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934149v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728337v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_18" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272830v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Khouri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Greve" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934186v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_28" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689348v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934220v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33651-5_28" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934132v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32589-2_48" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00934179v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33536-5_13" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587089v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285680v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22212-2_14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009454v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627780v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24550-3_4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S01R2D4G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587517v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992679v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Milani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_18" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WNCRG6WW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649294v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NBiS.2011.55" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285672v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24100-0_32" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J55PPBJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627777v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24100-0_14" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285686v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2011.28" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992700v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_29" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LWSV536C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291183v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Asim" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2010.5534898" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291182v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835794" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292491v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14031-0_11" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627771v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_7" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MK53782D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293846v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_41" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W0W04GGQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293850v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13284-1_15" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290770v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_34" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9HFHKVVH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293827v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_47" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293831v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gradinariu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15763-9_49" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479860v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290776v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Rezmerita" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;rault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyronnet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2010.5764916" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291184v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2010.69" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290826v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868521.1868530" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477480v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_10" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292601v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11322-2_19" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TCNGTCT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293837v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_27" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W3GN8743-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668381v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16023-3_7" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DJRH55MT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298808v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92295-7_33" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BS3F4BFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295189v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11476-2_16" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCWRWZK5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298811v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161053" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383351v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384649v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295187v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2009.24" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869591v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_43" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295022v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92295-7_34" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295184v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05118-0_12" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298807v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04355-0_30" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DFFKBJJW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295181v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10877-8_7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303005v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89335-6_10" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D5DTT4SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303473v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69170-9_32" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303457v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1400751.1400838" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303007v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Vora" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89335-6_8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303470v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2008.12" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303467v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69355-0_21" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303525v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336216v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2007.95" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176959v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311362v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77096-1_22" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D8MB888R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089494v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cadilhac" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lassaigne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383720v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684889v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hoarau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2005.1542742" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339766v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rajsbaum" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_13" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00631707v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00631710v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Onana Alima" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.1998.679492" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879181v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/10.1145/3658644.3691368" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3691368" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164441v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165398v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349094v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.55" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349092v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2016.68" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078184v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Herman" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02076375v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11072-7_10" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981634v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11072-7_12" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303735v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;cio Sousa" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72812-4_17" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334871v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341655v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11685654_1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009549v3" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112017v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111541v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981573v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013644v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02981564v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Tanaka" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Tamura" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301597v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492320v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480061v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Rachdi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582174v6" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627430v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04855860v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960087v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826865v3" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712277v3" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762962v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790508v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Tible" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01753397v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540744v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01575451v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561776v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01540339v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264285v2" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362193v2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274295v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01350804v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348830v2" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153111v2" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00866048v2" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01168488v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01159890v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184532v4" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940569v4" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995126v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834061v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834633v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00773343v4" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00777155v2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00679520v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709074v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00663688v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589390v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00628390v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589234v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00591963v3" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626155v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577062v2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496379v2" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481836v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536048v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484645v2" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464206v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487091v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437691v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390870v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394118v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379904v2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408881v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360305v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384041v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387525v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422100v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368950v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260011v3" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00248465v2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00277661v2" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276732v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340805v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179056v2" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127899v2" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166547v2" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189952v2" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123020v4" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078183v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemarinier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rodriguez" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699867v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vauchelles" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124843v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124848v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>