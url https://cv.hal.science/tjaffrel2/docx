--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -615,77 +615,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifeng Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alberto Cuzzolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniele Loco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Deplano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E82C6CA"/>
+    <w:nsid w:val="72C4DFA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1827,51 +1827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjaffrel2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Totani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04391213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjaffrel2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Totani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04391213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>