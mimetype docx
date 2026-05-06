--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C4DFA7"/>
+    <w:nsid w:val="16EA710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>