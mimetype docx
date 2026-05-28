--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -443,295 +443,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Gaussian-Accelerated Molecular Dynamics (GaMD) Multilevel Enhanced Sampling Strategy: Application to Polarizable Force Fields Simulations of Large Biological Systems</w:t>
+                <w:t xml:space="preserve">Computationally driven discovery of SARS-CoV-2 M pro inhibitors: from design to experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Célerse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Jaffrelot Inizan</w:t>
+                <w:t xml:space="preserve">Léa El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lagardère</w:t>
+                <w:t xml:space="preserve">Zhifeng Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adjoua</w:t>
+                <w:t xml:space="preserve">Alberto Cuzzolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Monmarché</w:t>
+                <w:t xml:space="preserve">Alessandro Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Loco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05892d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360596v1</w:t>
+                <w:t xml:space="preserve">hal-03361062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally driven discovery of SARS-CoV-2 M pro inhibitors: from design to experimental validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Gaussian-Accelerated Molecular Dynamics (GaMD) Multilevel Enhanced Sampling Strategy: Application to Polarizable Force Fields Simulations of Large Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifeng Jing</w:t>
+                <w:t xml:space="preserve">F. Célerse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jaffrelot Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cuzzolin</w:t>
+                <w:t xml:space="preserve">L. Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Deplano</w:t>
+                <w:t xml:space="preserve">O. Adjoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Loco</w:t>
+                <w:t xml:space="preserve">P. Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (13), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.968-977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1sc05892d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361062v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Water Many-body Effects Drive Structural Dynamics and Allosteric interactions in SARS-CoV-2 Main Protease Dimerization Interface</w:t>
               </w:r>
@@ -1324,51 +1324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jaffrelot Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16EA710A"/>
+    <w:nsid w:val="BD73D0CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1827,51 +1827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjaffrel2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Totani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04391213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjaffrel2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08166" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Mauger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adjoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c01233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuzzolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Deplano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Loco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05892d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C&#233;lerse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adjoua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monmarch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina El Ahdab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaffrelot Inizan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;lerse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03179730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durocher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C&#233;lerse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC00145K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Totani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Pradier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04391213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>