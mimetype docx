--- v1 (2026-03-31)
+++ v2 (2026-05-06)
@@ -451,689 +451,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling strategy for the Thickened Flame simulation of propagating lean hydrogen–air flames</w:t>
+                <w:t xml:space="preserve">Past and future trends in clear-air turbulence over the northern hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Hok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Dounia</w:t>
+                <w:t xml:space="preserve">Mohamed Foudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Detomaso</w:t>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.06.298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (13), pp.e2023JD040261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD040261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023617v1</w:t>
+                <w:t xml:space="preserve">hal-04748440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future trends in clear-air turbulence over the northern hemisphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+                <w:t xml:space="preserve">Assessing the Internal Variability of Large-Eddy Simulations for Microscale Pollutant Dispersion Prediction in an Idealized Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terray</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JD040261⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-023-00853-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748440v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Internal Variability of Large-Eddy Simulations for Microscale Pollutant Dispersion Prediction in an Idealized Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliott Lumet</w:t>
+                <w:t xml:space="preserve">A Systematic Adaptive Mesh Refinement Method for Large Eddy Simulation of Turbulent Flame Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vanbersel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Adrian Meziat Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavanakumar Mohanamuraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-023-00853-7⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (4), pp.1127-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-024-00534-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425945v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Adaptive Mesh Refinement Method for Large Eddy Simulation of Turbulent Flame Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the flame acceleration mechanisms of a lean hydrogen/air deflagration in an obstructed channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Adrian Meziat Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vanbersel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-024-00534-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.224-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023620v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the flame acceleration mechanisms of a lean hydrogen/air deflagration in an obstructed channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vanbersel</w:t>
+                <w:t xml:space="preserve">A modeling strategy for the Thickened Flame simulation of propagating lean hydrogen–air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Detomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Douasbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.224-232. </w:t>
+              <w:t xml:space="preserve">, 2024, 78, pp.1133-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.06.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023615v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modeling for parameterized large-eddy simulations of atmospheric pollutant dispersion</w:t>
               </w:r>
@@ -1864,922 +1864,922 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les incertitudes dans les prévisions de dispersion atmosphérique de polluants en milieu urbain - Invited conference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliott Lumet</w:t>
+                <w:t xml:space="preserve">Influence of turbulent inflow conditions on the Large-Eddy Simulation of a non-premixed hydrogen-air jet flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum TERATEC 2024 - Atelier Risques naturels et technologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Low-Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion; Combustion Institute British Section, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748719v1</w:t>
+                <w:t xml:space="preserve">hal-04629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-cost EnKF for parameter estimation of microscale atmospheric pollutant dispersion models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of pressurized hydrogen releases: dispersion and fire stabilization mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International EnKF workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Hazards, Prevention and Mitigation of Industrial Explosions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12621001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748715v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of pressurized hydrogen releases: dispersion and fire stabilization mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicia Garnier</w:t>
+                <w:t xml:space="preserve">Prendre en compte les incertitudes dans les prévisions de dispersion atmosphérique de polluants en milieu urbain - Invited conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Hazards, Prevention and Mitigation of Industrial Explosions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum TERATEC 2024 - Atelier Risques naturels et technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of turbulent inflow conditions on the Large-Eddy Simulation of a non-premixed hydrogen-air jet flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicia Garnier</w:t>
+                <w:t xml:space="preserve">Reduced-cost EnKF for parameter estimation of microscale atmospheric pollutant dispersion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Lumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Poinsot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low-Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion; Combustion Institute British Section, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th International EnKF workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629400v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and Future Trends in Clear-Air Turbulence over the Northern Hemisphere - Invited conference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+                <w:t xml:space="preserve">Reduced-Order Model for Microscale Atmospheric Dispersion Combining Multi-Fidelity LES and RANS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terray</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire University of Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Uncertainty Quantification in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2023, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/120223.10337.19817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748132v1</w:t>
+                <w:t xml:space="preserve">hal-04310899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les turbulences en ciel clair, liens avec l'EASA et Airbus - Invited conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Past and Future Trends in Clear-Air Turbulence over the Northern Hemisphere - Invited conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Foudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Aviation de transport du CSM, Météo France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">Séminaire University of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748125v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order Model for Microscale Atmospheric Dispersion Combining Multi-Fidelity LES and RANS Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur les turbulences en ciel clair, liens avec l'EASA et Airbus - Invited conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Foudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Uncertainty Quantification in Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commission Aviation de transport du CSM, Météo France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Mandé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/120223.10337.19817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04310899v1</w:t>
+                <w:t xml:space="preserve">hal-04748125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present climate characterization and future changes in Clear-Air Turbulence (CAT) over the northern hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Foudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilating fire front position and emulating boundary-layer flow simulations for wildland fire behavior ensemble prediction and reanalysis - invited conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,103 +3046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of recent trends of clear-air turbulence in wintertime over the northern hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Foudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOGS 19th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,51 +3180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of microscale pollutant dispersion large-eddy simulations towards observation network design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,51 +3301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodelling for micro-scale atmospheric pollutant dispersion large-eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,51 +3409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation de données de capteurs mobiles pour la simulation de panache atmosphérique à micro-échelle, Atelier “Mesure de la qualité de l’air”, Instrumentation pour le suivi environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound parametric metamodelling of large-eddy simulations for microscale atmospheric dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution simulation and uncertainty analysis for air pollutant dispersion at site scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating environmental modeling systems in presence of uncertainties: overview and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate-based data assimilation for microscale atmospheric pollutant dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Lumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-eddy simulations of the MUST trial 2681829 using AVBP, Meso-NH and YALES2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4544,51 +4544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adrian Meziat Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Detomaso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.298" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Foudad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425945v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-023-00853-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanbersel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanakumar Mohanamuraly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-024-00534-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.230" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04538176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748715v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thouron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adrian Meziat Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Foudad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425945v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-023-00853-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanbersel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanakumar Mohanamuraly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-024-00534-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Detomaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04538176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thouron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>