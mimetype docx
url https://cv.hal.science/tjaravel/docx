--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1864,265 +1864,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of turbulent inflow conditions on the Large-Eddy Simulation of a non-premixed hydrogen-air jet flame</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of pressurized hydrogen releases: dispersion and fire stabilization mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davide Laera</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Douasbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low-Carbon Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Hazards, Prevention and Mitigation of Industrial Explosions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12621001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629400v1</w:t>
+                <w:t xml:space="preserve">hal-05165766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of pressurized hydrogen releases: dispersion and fire stabilization mechanisms</w:t>
+                <w:t xml:space="preserve">Influence of turbulent inflow conditions on the Large-Eddy Simulation of a non-premixed hydrogen-air jet flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Douasbin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Laera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Hazards, Prevention and Mitigation of Industrial Explosions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Low-Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion; Combustion Institute British Section, Apr 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165766v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les incertitudes dans les prévisions de dispersion atmosphérique de polluants en milieu urbain - Invited conference</w:t>
               </w:r>
@@ -4544,51 +4544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adrian Meziat Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Foudad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425945v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-023-00853-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanbersel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanakumar Mohanamuraly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-024-00534-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Detomaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04538176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thouron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813685v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Lumet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112287" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adrian Meziat Ramirez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douasbin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C Rochoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Foudad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD040261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425945v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-023-00853-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vanbersel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavanakumar Mohanamuraly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-024-00534-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Detomaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-023-02383-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Omar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.111991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04538176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lapeyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinsot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14165096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bauerheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165766v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licia Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12621001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Laera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120223.10337.19817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auguste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thouron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>