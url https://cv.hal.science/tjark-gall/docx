--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -574,243 +574,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre basé sur les scénarios du futur au service de la simulation multi-agents de la mobilité urbaine de demain</w:t>
+                <w:t xml:space="preserve">Designing solutions for uncertain futures: A checklist for choosing suitable scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+                <w:t xml:space="preserve">Malek Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.MART, Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012211v1</w:t>
+                <w:t xml:space="preserve">hal-04039378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing solutions for uncertain futures: A checklist for choosing suitable scenarios</w:t>
+                <w:t xml:space="preserve">Un cadre basé sur les scénarios du futur au service de la simulation multi-agents de la mobilité urbaine de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique GIS S.MART, Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039378v1</w:t>
+                <w:t xml:space="preserve">hal-04012211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concevoir des systèmes de mobilité urbaine pour les citadins du futur ?</w:t>
               </w:r>
@@ -1542,165 +1542,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
+                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168722v1</w:t>
+                <w:t xml:space="preserve">hal-03168723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
+                <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
+              <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168723v1</w:t>
+                <w:t xml:space="preserve">hal-03168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling urban challenges in sub-Saharan Africa through indicator-based Sustainability Assessment</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBED082B"/>
+    <w:nsid w:val="9312380D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>