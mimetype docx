--- v1 (2026-04-09)
+++ v2 (2026-04-09)
@@ -1097,239 +1097,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Creating Sustainable Urban Futures: An initial Taxonomy of Methods and Tools</w:t>
+                <w:t xml:space="preserve">Re-defining the System Boundaries of Human-Centred Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Douzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th ISOCARP World Planning Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.2521-2530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448456v1</w:t>
+                <w:t xml:space="preserve">hal-03319886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-defining the System Boundaries of Human-Centred Design</w:t>
+                <w:t xml:space="preserve">Co-Creating Sustainable Urban Futures: An initial Taxonomy of Methods and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Douzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th ISOCARP World Planning Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Nov 2021, Doha, Qatar. pp.1621-1632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2021.513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319886v1</w:t>
+                <w:t xml:space="preserve">hal-03448456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with multiple Scenarios: Revising the Futures Cone</w:t>
               </w:r>
@@ -1542,165 +1542,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
+                <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
+              <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168723v1</w:t>
+                <w:t xml:space="preserve">hal-03168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
+                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168722v1</w:t>
+                <w:t xml:space="preserve">hal-03168723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling urban challenges in sub-Saharan Africa through indicator-based Sustainability Assessment</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9312380D"/>
+    <w:nsid w:val="A0ED53D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>