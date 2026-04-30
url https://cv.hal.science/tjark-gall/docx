--- v2 (2026-04-09)
+++ v3 (2026-04-30)
@@ -1460,247 +1460,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Thinking the Land Ownership-Model in Malawi: Counteracting Challenges of informal Land-Management by facilitating Land-Use Tools in the Context of rural-urban Transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urban Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Centre for Cities, Feb 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168725v1</w:t>
+                <w:t xml:space="preserve">hal-03168723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-Thinking the Land Ownership-Model in Malawi: Counteracting Challenges of informal Land-Management by facilitating Land-Use Tools in the Context of rural-urban Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pérez Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
+              <w:t xml:space="preserve">International Urban Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Centre for Cities, Feb 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168723v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling urban challenges in sub-Saharan Africa through indicator-based Sustainability Assessment</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0ED53D1"/>
+    <w:nsid w:val="951F8257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>