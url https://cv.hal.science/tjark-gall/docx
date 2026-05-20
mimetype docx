--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -1460,247 +1460,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-Thinking the Land Ownership-Model in Malawi: Counteracting Challenges of informal Land-Management by facilitating Land-Use Tools in the Context of rural-urban Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pérez Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
+              <w:t xml:space="preserve">International Urban Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Centre for Cities, Feb 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168723v1</w:t>
+                <w:t xml:space="preserve">hal-03168725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Gestalt and Social Vulnerability: A Case Study of Kampala, Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResNexus 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University, Nov 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Thinking the Land Ownership-Model in Malawi: Counteracting Challenges of informal Land-Management by facilitating Land-Use Tools in the Context of rural-urban Transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodological approach to measure interrelations between urban form and flood-related risks in Kampala, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urban Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Centre for Cities, Feb 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">54th ISOCARP World Planning Congress | Cool Planning: Changing Climate and our Urban Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of City and Regional Planners (ISOCARP), Oct 2018, Bodø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling urban challenges in sub-Saharan Africa through indicator-based Sustainability Assessment</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951F8257"/>
+    <w:nsid w:val="E7C6E45F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2920,51 +2920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tjark-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0211-3140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#305;la Ceren Var&#305;&#351; Husar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;ya Erkan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledio Allkja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2218417" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00622-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.103024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ben Ammar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180569v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03319886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindi Haxhija" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar P&#233;rez Flores" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carbonari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Wyckmans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Ahlers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Buisson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Eskenazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04400579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>