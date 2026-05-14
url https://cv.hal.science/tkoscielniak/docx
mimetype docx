--- v0 (2026-04-01)
+++ v1 (2026-05-14)
@@ -411,51 +411,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - EN</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2024 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dumont</w:t>
@@ -487,93 +487,93 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.161</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546434v1</w:t>
+                <w:t xml:space="preserve">hal-05527751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2024 French Delegation Report - EN</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dumont</w:t>
@@ -605,93 +605,93 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.154</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530464v1</w:t>
+                <w:t xml:space="preserve">hal-05546434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2024 French Delegation Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dumont</w:t>
@@ -723,93 +723,93 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546443v1</w:t>
+                <w:t xml:space="preserve">hal-05530464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2024 Rapport de la délégation française - FR</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dumont</w:t>
@@ -841,69 +841,69 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.160</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527751v1</w:t>
+                <w:t xml:space="preserve">hal-05546443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2023 Rapport de la délégation française - FR</w:t>
               </w:r>
@@ -1355,51 +1355,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2022 French Delegation Report - EN</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
@@ -1431,93 +1431,93 @@
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.86</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530700v1</w:t>
+                <w:t xml:space="preserve">hal-05530555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2022 French Delegation Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
@@ -1549,69 +1549,69 @@
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530555v1</w:t>
+                <w:t xml:space="preserve">hal-05530700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2021 French Delegation Report - EN</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2019 Rapport de la délégation française - FR</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
@@ -2021,93 +2021,93 @@
                 <w:t xml:space="preserve">Arnaud Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530645v1</w:t>
+                <w:t xml:space="preserve">hal-05530720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2019 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
@@ -2139,69 +2139,69 @@
                 <w:t xml:space="preserve">Arnaud Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530720v1</w:t>
+                <w:t xml:space="preserve">hal-05530645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2018 Rapport de la délégation française - FR</w:t>
               </w:r>
@@ -2535,381 +2535,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2015 Rapport de la délégation française - FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Afonso</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2016 Rapport de la délégation française - FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Contois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Epelboin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.52</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698998v1</w:t>
+                <w:t xml:space="preserve">hal-04699764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2015 French Delegation Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Contois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2016 Rapport de la délégation française - FR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Amiard</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2015 Rapport de la délégation française - FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Contois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Briantais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadija Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2016, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coumoul</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04699764v1</w:t>
+                <w:t xml:space="preserve">hal-04698998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2014 French Delegation Report - EN</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Alehyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Alehyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520A1D87"/>
+    <w:nsid w:val="FFD5A376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tkoscielniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530464v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cammas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alehyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tkoscielniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5825-5618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546137v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cammas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amiard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briantais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Contois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Dib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Alehyane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fun Man Fung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Yi Choo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvita Ardisara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Dominik Zimmermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Watts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00728" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Badeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>