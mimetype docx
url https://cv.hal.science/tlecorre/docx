--- v1 (2026-03-30)
+++ v2 (2026-05-04)
@@ -506,239 +506,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03783835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une base de données pour étudier vingt années de dynamiques du marché immobilier résidentiel en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Corre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+                <w:t xml:space="preserve">hal-03328524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données pour étudier vingt années de dynamiques du marché immobilier résidentiel en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Corre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 992, </w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.37430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328524v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tentative de financiarisation du logement en France Le Fonds de logement intermédiaire de la CDC</w:t>
               </w:r>
@@ -806,51 +806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who sells to whom in the suburbs? Home price inflation and the dynamics of sellers and buyers in the metropolitan region of Paris, 1996-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBA5B759"/>
+    <w:nsid w:val="57BD9D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +2370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlecorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-4547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37430" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bigorgne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlecorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-4547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bigorgne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>