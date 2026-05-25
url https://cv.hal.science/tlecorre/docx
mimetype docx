--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,2084 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2033 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibault Le Corre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tlecorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3667-4547</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">243420013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2yMKkaUAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial segmentation of housing markets from online listings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social stratification of homeowners’ housing wealth: Bringing a dynamic approach through the price gap index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083251339296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de logements et accession à la propriété dans les communes populaires franciliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Ribardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Casanova Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données pour étudier vingt années de dynamiques du marché immobilier résidentiel en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 992, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tentative de financiarisation du logement en France Le Fonds de logement intermédiaire de la CDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03181713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who sells to whom in the suburbs? Home price inflation and the dynamics of sellers and buyers in the metropolitan region of Paris, 1996-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213169. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01968663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Le capital fictif : comment la finance s’approprie notre avenir&amp;quot; de Cédric Durand, Cybergeo : European Journal of Geography, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Villes contestées : pour une géographie critique de l’urbain&amp;quot; de Cécile Gintrac et Matthieu Giroud, Cybergeo : European Journal of Geography, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Subwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Tranchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.c8caljc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Lizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Guibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2019, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03744466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes : produire la métropole, en contexte d’incertitude. Entre alignement et spécialisation, quelles reconfigurations des stratégies urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESO-Rennes (UMR ESO 6590 CNRS); PUCA-POPSU; Rennes Métropole; AUDIAR. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris à tous prix. Analyse des inégalités par une géographie de l'investissement sur le marché immobilier résidentiel en Île-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris 1 - Panthéon Sorbonne, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02298354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2139,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57BD9D0F"/>
+    <w:nsid w:val="6FE2B94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlecorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-4547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bigorgne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlecorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3667-4547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2yMKkaUAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251339296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bigorgne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chantelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>