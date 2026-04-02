--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -531,1028 +531,1153 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
+                <w:t xml:space="preserve">Cooperative Repeated Game with Q-Learning for Fair Multi-User Underwater Acoustic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New trends in image communication and signal processing workshop (NTRICS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUP'COM, Jan 2026, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481392v1</w:t>
+                <w:t xml:space="preserve">hal-05558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
+                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Shera Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481375v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing KH3: A Frugal Trajectory Indexing System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iwao Fujino</w:t>
+                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valisoa Bujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104509⟩</w:t>
+              <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296560v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Introducing KH3: A Frugal Trajectory Indexing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwao Fujino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, BREST, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098970v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hichem Besbes</w:t>
+                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sameh Najeh</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
+              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631526v1</w:t>
+                <w:t xml:space="preserve">hal-05098942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cooperative Resource Allocation Game-Theoretic Approach in Underwater Acoustics</w:t>
+                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207449v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-cooperative Resource Allocation Game-Theoretic Approach in Underwater Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Marrakesh, Morocco. pp.632-637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi agent system integrating Naturalistic Decision Roles: application to maritime traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS International Conference Intelligent Systems and Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Portugal. pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1562,150 +1687,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1715,114 +1840,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation cognitive de la prise de décision d'experts ; application au trafic maritime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Bretagne Sud, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1969,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Malek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2021.1912349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Malek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2021.1912349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>