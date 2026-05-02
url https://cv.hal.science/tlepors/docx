--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -531,450 +531,450 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Repeated Game with Q-Learning for Fair Multi-User Underwater Acoustic Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sameh Najeh</w:t>
+                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in image communication and signal processing workshop (NTRICS 2026)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558294v1</w:t>
+                <w:t xml:space="preserve">hal-05481392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Shera Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valisoa Bujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481392v1</w:t>
+                <w:t xml:space="preserve">hal-05481375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Cooperative Repeated Game with Q-Learning for Fair Multi-User Underwater Acoustic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New trends in image communication and signal processing workshop (NTRICS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUP'COM, Jan 2026, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05481375v1</w:t>
+                <w:t xml:space="preserve">hal-05558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing KH3: A Frugal Trajectory Indexing System</w:t>
               </w:r>
@@ -1071,613 +1071,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léia Savary</w:t>
+                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Ayia Napa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098970v1</w:t>
+                <w:t xml:space="preserve">hal-04631526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Non-cooperative Resource Allocation Game-Theoretic Approach in Underwater Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Najeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Buron</w:t>
+                <w:t xml:space="preserve">Hichem Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Marrakesh, Morocco. pp.632-637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC58020.2023.10182682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash Bargaining Game for Cooperative Resource Allocation in Underwater Acoustic Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Bouvet</w:t>
+                <w:t xml:space="preserve">Multi agent system integrating Naturalistic Decision Roles: application to maritime traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Besbes</w:t>
-[...73 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IADIS International Conference Intelligent Systems and Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Portugal. pp.100-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1687,150 +1445,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1840,114 +1598,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation cognitive de la prise de décision d'experts ; application au trafic maritime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Bretagne Sud, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2094,51 +1852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Malek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2021.1912349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547128v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311683v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Gharsalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Najeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bouvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3582918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Rahimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Malek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2021.1912349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Besbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182682" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>