--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Louail </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherches au CNRS & directeur de MIXTAPES, le laboratoire commun du CNRS et de Deezer (mixtapes.cnrs.fr)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tlouail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8563-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151492859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199104570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357723667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial segmentation of housing markets from online listings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXTAPES, un nouveau laboratoire commun pour étudier les dynamiques sociales et spatiales de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs qui associent des traces numériques individuelles à des données d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern? Fingerprinting Musical Taste from Explicit Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/tismir.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.101856. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2022.101856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a three-way ring&amp;quot;: e-hailing platforms, drivers and riders reshaping Accra's mobility landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1743-1753. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility: Models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-017-0026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10075), pp.10075. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150449. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.150449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6007. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antònia Tugores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroche-toi au niveau, j'enlève l'échelle. Éléments d'analyse des aspects multiniveaux dans la simulation à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quijano-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.625--648. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.625-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie des réseaux viaires à l'organisation spatiale intra-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Simulation spatiale à base d'agents (dir. Arnaud Banos &amp; Lael Parrott), 19 (4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.19.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Référence en ligne : Mappemonde, 20, "Vu au festival Saint-Dié", (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptions in Music Listening Behaviors During Lockdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallinari Safar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2025 (International AAAI Conference on Web and Social Media)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Jun 2025, Copenhague, Denmark. pp.555-567, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v19i1.35831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Recommender Systems Promote Local Music? A Reproducibility Study Using Music Streaming Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salha-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '24: 18th ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Bari (IT), Italy. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640457.3688065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the guides: disentangling human and algorithmic curation in online music consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Amsterdam (NL), Netherlands. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021 (ECTQG'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manchester, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Net 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to urban cells: lessons from three multilevel agent-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2010 - 13th International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India. pp.620-635, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule biologique à la cellule urbaine : retour sur trois expériences de modélisation multi-échelles à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.187--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les résultats d'enquêtes déclaratives aux données de pratiques des enquêté·es : le cas de l'écoute de musique en streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Berry; Anne Jonchery; Amandine Louguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 288 p., 2026, Questions de Culture, 978-2-7246-4585-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction d'ontologies informatique et géographique pour simuler des dynamiques multi-scalaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS (dir. Denis Phan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel des musées parisiens, une analyse par les big data. Le cas de Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; EHESS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of discovery and the Heaps-Zipf relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Zimmerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headphones on the wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01626088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les morphogénèses urbaines en Europe et aux États-Unis par la simulation à base d'agents -- Approches multi-niveaux et environnements de simulation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EVRY0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00584495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern ? Fingerprinting Musical Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysMus'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21410/7E4/QBHPKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Louail </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherches au CNRS & directeur de MIXTAPES, le laboratoire commun du CNRS et de Deezer (mixtapes.cnrs.fr)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tlouail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8563-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151492859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199104570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357723667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial segmentation of housing markets from online listings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXTAPES, un nouveau laboratoire commun pour étudier les dynamiques sociales et spatiales de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs qui associent des traces numériques individuelles à des données d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern? Fingerprinting Musical Taste from Explicit Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/tismir.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a three-way ring&amp;quot;: e-hailing platforms, drivers and riders reshaping Accra's mobility landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1743-1753. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.101856. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2022.101856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility: Models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-017-0026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10075), pp.10075. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150449. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.150449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6007. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antònia Tugores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroche-toi au niveau, j'enlève l'échelle. Éléments d'analyse des aspects multiniveaux dans la simulation à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quijano-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.625--648. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.625-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie des réseaux viaires à l'organisation spatiale intra-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Simulation spatiale à base d'agents (dir. Arnaud Banos &amp; Lael Parrott), 19 (4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.19.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Référence en ligne : Mappemonde, 20, "Vu au festival Saint-Dié", (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptions in Music Listening Behaviors During Lockdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallinari Safar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2025 (International AAAI Conference on Web and Social Media)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Jun 2025, Copenhague, Denmark. pp.555-567, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v19i1.35831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Recommender Systems Promote Local Music? A Reproducibility Study Using Music Streaming Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salha-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '24: 18th ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Bari (IT), Italy. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640457.3688065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the guides: disentangling human and algorithmic curation in online music consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Amsterdam (NL), Netherlands. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021 (ECTQG'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manchester, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Net 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to urban cells: lessons from three multilevel agent-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2010 - 13th International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India. pp.620-635, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule biologique à la cellule urbaine : retour sur trois expériences de modélisation multi-échelles à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.187--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les résultats d'enquêtes déclaratives aux données de pratiques des enquêté·es : le cas de l'écoute de musique en streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Berry; Anne Jonchery; Amandine Louguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 288 p., 2026, Questions de Culture, 978-2-7246-4585-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction d'ontologies informatique et géographique pour simuler des dynamiques multi-scalaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS (dir. Denis Phan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel des musées parisiens, une analyse par les big data. Le cas de Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; EHESS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of discovery and the Heaps-Zipf relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Zimmerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headphones on the wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01626088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les morphogénèses urbaines en Europe et aux États-Unis par la simulation à base d'agents -- Approches multi-niveaux et environnements de simulation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EVRY0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00584495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern ? Fingerprinting Musical Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysMus'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21410/7E4/QBHPKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B53FEF2F"/>
+    <w:nsid w:val="055F4658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlouail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8563-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151492859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199104570" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357723667" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matrosova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2022.101856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quijano-Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.625-648" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.443-469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748808v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640457.3688065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNCMB7F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/52585/9782746282070/ontologies-et-modelisation-par-sma-en-shs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Zimmerlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00584495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EVRY0013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlouail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8563-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151492859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199104570" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357723667" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matrosova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2022.101856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quijano-Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.625-648" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.443-469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748808v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640457.3688065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNCMB7F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/52585/9782746282070/ontologies-et-modelisation-par-sma-en-shs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Zimmerlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00584495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EVRY0013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>