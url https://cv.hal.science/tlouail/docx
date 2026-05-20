--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Louail </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherches au CNRS & directeur de MIXTAPES, le laboratoire commun du CNRS et de Deezer (mixtapes.cnrs.fr)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tlouail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8563-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151492859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199104570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357723667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial segmentation of housing markets from online listings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXTAPES, un nouveau laboratoire commun pour étudier les dynamiques sociales et spatiales de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs qui associent des traces numériques individuelles à des données d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern? Fingerprinting Musical Taste from Explicit Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/tismir.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a three-way ring&amp;quot;: e-hailing platforms, drivers and riders reshaping Accra's mobility landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1743-1753. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.101856. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2022.101856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility: Models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-017-0026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10075), pp.10075. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150449. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.150449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6007. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antònia Tugores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroche-toi au niveau, j'enlève l'échelle. Éléments d'analyse des aspects multiniveaux dans la simulation à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quijano-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.625--648. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.625-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie des réseaux viaires à l'organisation spatiale intra-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Simulation spatiale à base d'agents (dir. Arnaud Banos &amp; Lael Parrott), 19 (4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.19.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Référence en ligne : Mappemonde, 20, "Vu au festival Saint-Dié", (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptions in Music Listening Behaviors During Lockdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallinari Safar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2025 (International AAAI Conference on Web and Social Media)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Jun 2025, Copenhague, Denmark. pp.555-567, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v19i1.35831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Recommender Systems Promote Local Music? A Reproducibility Study Using Music Streaming Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salha-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '24: 18th ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Bari (IT), Italy. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640457.3688065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the guides: disentangling human and algorithmic curation in online music consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Amsterdam (NL), Netherlands. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021 (ECTQG'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manchester, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Net 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to urban cells: lessons from three multilevel agent-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2010 - 13th International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India. pp.620-635, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule biologique à la cellule urbaine : retour sur trois expériences de modélisation multi-échelles à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.187--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les résultats d'enquêtes déclaratives aux données de pratiques des enquêté·es : le cas de l'écoute de musique en streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Berry; Anne Jonchery; Amandine Louguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 288 p., 2026, Questions de Culture, 978-2-7246-4585-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction d'ontologies informatique et géographique pour simuler des dynamiques multi-scalaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS (dir. Denis Phan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel des musées parisiens, une analyse par les big data. Le cas de Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; EHESS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of discovery and the Heaps-Zipf relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Zimmerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headphones on the wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01626088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les morphogénèses urbaines en Europe et aux États-Unis par la simulation à base d'agents -- Approches multi-niveaux et environnements de simulation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EVRY0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00584495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern ? Fingerprinting Musical Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysMus'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21410/7E4/QBHPKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Louail </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherches au CNRS & directeur de MIXTAPES, le laboratoire commun du CNRS et de Deezer (mixtapes.cnrs.fr)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tlouail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8563-6881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151492859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199104570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=pZAtLJMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357723667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of discovery and the Heaps-Zipf relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Zimmerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113, pp.054304. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/543d-frbq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the spatial segmentation of housing markets from online listings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Migozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-025-00551-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIXTAPES, un nouveau laboratoire commun pour étudier les dynamiques sociales et spatiales de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des dispositifs qui associent des traces numériques individuelles à des données d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (1-2), pp.129--160. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.651.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern? Fingerprinting Musical Taste from Explicit Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the International Society for Music Information Retrieval (TISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.15-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/tismir.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a three-way ring&amp;quot;: e-hailing platforms, drivers and riders reshaping Accra's mobility landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1743-1753. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97, pp.101856. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2022.101856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility: Models and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourab Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte R James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 734 (734), pp.1-74. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing the Robin Hood effect in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-017-0026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic characteristics on human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10075), pp.10075. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092615v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and modeling land use organization in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150449. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.150449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the spatial structure of mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.6007. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Checking Different Sources of Mobility Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva Garcia Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antònia Tugores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.e105184. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105184.s001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mobile phone data to the spatial structure of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliva García Cantú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Picornell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5276. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroche-toi au niveau, j'enlève l'échelle. Éléments d'analyse des aspects multiniveaux dans la simulation à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quijano-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (5), pp.625--648. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.625-648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la géométrie des réseaux viaires à l'organisation spatiale intra-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Simulation spatiale à base d'agents (dir. Arnaud Banos &amp; Lael Parrott), 19 (4), pp.443-469. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.19.443-469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCESSIM: modélisation et simulation d'accessibilité et d'inégalités géographiques dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Référence en ligne : Mappemonde, 20, "Vu au festival Saint-Dié", (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptions in Music Listening Behaviors During Lockdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallinari Safar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2025 (International AAAI Conference on Web and Social Media)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI), Jun 2025, Copenhague, Denmark. pp.555-567, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v19i1.35831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Recommender Systems Promote Local Music? A Reproducibility Study Using Music Streaming Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salha-Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '24: 18th ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Bari (IT), Italy. pp.148-157, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640457.3688065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Calabuig Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplifting Interviews in Social Science with Individual Data Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Latreille de Fozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '22: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, New Orleans, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3491101.3503553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPLI, une plateforme interactive pour l'exploration de traces numériques musicales : visualiser pour accompagner la conduite d'entretiens augmentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IG-RV, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the guides: disentangling human and algorithmic curation in online music consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Villermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Poiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys '21: Fifteenth ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Amsterdam (NL), Netherlands. pp.380-389, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3460231.3474269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dominance tree approach to systems of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2021 (ECTQG'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Manchester, Nov 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial uncertainty propagation in ICT data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Net 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spatial information in ICT data reliable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Javier Ramasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Accuracy 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpelllier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial structure and efficiency of commuting in Senegalese cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Commenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob'15 - The main conference on the scientific analysis of mobile phone datasets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Media lab, Apr 2015, Boston, United States. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Balestrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress on Environmental Modelling and Software (iEMSs 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Diego, Californie, United States. 2386 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742949v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From biological to urban cells: lessons from three multilevel agent-based models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMA 2010 - 13th International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kolkata, India. pp.620-635, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25920-3_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AccesSim: simulation of accessibility in urban settings and experiments in teaching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 conference: Teaching of / with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'accessibilité dans la ville et expérience pédagogique : le modèle AccesSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Néchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00607754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule biologique à la cellule urbaine : retour sur trois expériences de modélisation multi-échelles à base d'agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.187--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter les résultats d'enquêtes déclaratives aux données de pratiques des enquêté·es : le cas de l'écoute de musique en streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renisio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Berry; Anne Jonchery; Amandine Louguet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 288 p., 2026, Questions de Culture, 978-2-7246-4585-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction d'ontologies informatique et géographique pour simuler des dynamiques multi-scalaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS (dir. Denis Phan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ysebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement culturel des musées parisiens, une analyse par les big data. Le cas de Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Carra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Louf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mairie de Paris; CEA - Commissariat à l'énergie atomique et aux énergies alternatives; CNRS; EHESS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headphones on the wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01626088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les morphogénèses urbaines en Europe et aux États-Unis par la simulation à base d'agents -- Approches multi-niveaux et environnements de simulation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010EVRY0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00584495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depict or Discern ? Fingerprinting Musical Taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Matrosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moussallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bodini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysMus'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de l'enquête « Loisirs, culture et relations sociales » passée auprès du panel ELIPSS en décembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coulangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Ott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21410/7E4/QBHPKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="055F4658"/>
+    <w:nsid w:val="44ED6145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlouail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8563-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151492859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199104570" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357723667" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matrosova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2022.101856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quijano-Gil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.625-648" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.443-469" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748808v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640457.3688065" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villermet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNCMB7F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/52585/9782746282070/ontologies-et-modelisation-par-sma-en-shs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Zimmerlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00584495v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EVRY0013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tlouail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8563-6881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151492859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199104570" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=pZAtLJMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357723667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338260v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Zimmerlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/543d-frbq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-025-00551-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Matrosova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.158" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2022.101856" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourab Ghoshal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R James" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2018.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo Arias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Javier Ramasco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-017-0026-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092615v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garc&#237;a Cant&#250;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Picornell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Herranz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10075" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134157v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Garcia Cant&#250;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150449" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#242;nia Tugores" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105184.s001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quijano-Gil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.625-648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.19.443-469" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748808v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640457.3688065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03694235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Latreille de Fozi&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491101.3503553" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villermet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3474269" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605894v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ramasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Javier Ramasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25920-3_45" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RNCMB7F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Louail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/52585/9782746282070/ontologies-et-modelisation-par-sma-en-shs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01626088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00584495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010EVRY0013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811319v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21410/7E4/QBHPKP" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>