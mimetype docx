--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -294,697 +294,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of mineral-organic associations in the rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Crop Diversification and Season on Microbial Carbon Use Efficiency Across a European Pedoclimatic Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Griffen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina H E Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (2), pp.e70078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138240v1</w:t>
+                <w:t xml:space="preserve">hal-04967608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Crop Diversification and Season on Microbial Carbon Use Efficiency Across a European Pedoclimatic Gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Schroeder</w:t>
+                <w:t xml:space="preserve">Vulnerability of mineral-organic associations in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe G Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander König</w:t>
+                <w:t xml:space="preserve">Stéphanie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina H E Meurer</w:t>
+                <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (2), pp.e70078. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.70078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967608v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+                <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 191, pp.109342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526056v1</w:t>
+                <w:t xml:space="preserve">hal-04430943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biol. Biochem. 191 109342]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197, pp.109545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Elsgaard</w:t>
+                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 191, pp.109342. </w:t>
+              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430943v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs energy or enthalpy—What is relevant for microbial C‐turnover in soils?</w:t>
               </w:r>
@@ -1117,90 +1117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Čapek and Šantrůčková’s comment to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biology and Biochemistry 194: 109437]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.109501. </w:t>
@@ -1666,51 +1666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.107639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2115,252 +2115,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous screening of microbial energetics and CO2 respiration in soil samples from different ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Herrmann</w:t>
+                <w:t xml:space="preserve">Turning points in climate change adapatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Elisabeth Werners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Slobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pfenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.01.020⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.art3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-07403-200403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216997v1</w:t>
+                <w:t xml:space="preserve">hal-04217048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning points in climate change adapatation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik van Slobbe</w:t>
+                <w:t xml:space="preserve">Simultaneous screening of microbial energetics and CO2 respiration in soil samples from different ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (4), pp.art3. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.88-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-07403-200403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217048v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation Turning Points in River Restoration? The Rhine Salmon Case</w:t>
               </w:r>
@@ -2659,64 +2659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Damatirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna, Austria. </w:t>
@@ -2748,329 +2748,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-drought root exudation defines soil organic matter stability in a temperate mature forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we manage microbial carbon use efficiency via liming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Brunn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hermann F. Jungkunst</w:t>
+                <w:t xml:space="preserve">Urs Schmidhalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Bodenkundliche Gesellschaft, Sep 2023, Halle (Saale), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488430v1</w:t>
+                <w:t xml:space="preserve">hal-04489623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we manage microbial carbon use efficiency via liming?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
+                <w:t xml:space="preserve">Post-drought root exudation defines soil organic matter stability in a temperate mature forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Brunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D Hafner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Urs Schmidhalter</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohsuke Hikino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann F. Jungkunst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der Deutschen Bodenkundlichen Gesellschaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, VIENNA, Austria. pp.EGU23-11241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489623v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond growth? The significance of microbial maintenance for carbon-use efficiency in the light of soil carbon storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Brunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Colombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,64 +3242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe G Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Winnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe G Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Malmstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering microbial metabolism in terrestrial ecosystems – A bioenergetics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chakrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INTERNATIONAL SYMPOSIUM ON SOIL ORGANIC MATTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Soil Sciences; Rothamsted Research, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 XIX ISBC Conference International Society for Biological Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Biological Calorimetry, Jun 2016, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights into microbial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights from isothermal microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,104 +4568,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimburgh, United Kingdom. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128711v1</w:t>
@@ -4827,77 +4827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM2024 - 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. </w:t>
@@ -4939,90 +4939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond growth? The significance of non-growth anabolism for microbial carbon-use efficiency in the light of mineralassociated carbon stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folasade K Olagoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM2024 - 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microoganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. </w:t>
@@ -5090,51 +5090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Wadsö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 XIX ISBC Conference International Society for Biological Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Wadsö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Börjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization (SOM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Kiawah Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,77 +5545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Growth: The Significance of Non-Growth Anabolism for Microbial Carbon-Use Efficiency in the Light of Soil Carbon Stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folasade Olagoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8DB7798"/>
+    <w:nsid w:val="BF45FA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6074,51 +6074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tobias-bolscher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5305-0616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe G Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Garcia Arredondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Griffen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61273-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#228;stner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maskow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Miltner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Thiele-Bruhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararso Etana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Ul&#233;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Berglund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.114948" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winnick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tfaily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I &#197;gren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freitag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wads&#246;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1097-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Slobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Werners" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Riquelme-Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0683-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.01.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Elisabeth Werners" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfenninger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07403-200403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T H van Vliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Werners" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su5062288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hafner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohsuke Hikino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Jungkunst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Malmstrom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fricke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qarin Hellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tobias-bolscher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5305-0616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe G Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Garcia Arredondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Griffen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61273-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#228;stner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maskow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Miltner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Thiele-Bruhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararso Etana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Ul&#233;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Berglund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.114948" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winnick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tfaily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I &#197;gren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freitag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wads&#246;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1097-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Slobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Werners" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Riquelme-Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0683-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Elisabeth Werners" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfenninger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07403-200403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.01.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T H van Vliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Werners" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su5062288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hafner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohsuke Hikino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Jungkunst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Malmstrom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fricke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qarin Hellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>