--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -294,319 +294,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Crop Diversification and Season on Microbial Carbon Use Efficiency Across a European Pedoclimatic Gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Schroeder</w:t>
+                <w:t xml:space="preserve">Vulnerability of mineral-organic associations in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander König</w:t>
+                <w:t xml:space="preserve">Zoe G Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katharina H E Meurer</w:t>
+                <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.70078⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967608v1</w:t>
+                <w:t xml:space="preserve">hal-05138240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of mineral-organic associations in the rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Crop Diversification and Season on Microbial Carbon Use Efficiency Across a European Pedoclimatic Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Griffen</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina H E Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5527. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (2), pp.e70078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.70078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138240v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biol. Biochem. 191 109342]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
@@ -645,346 +645,346 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 191, pp.109342. </w:t>
+              <w:t xml:space="preserve">, 2024, 197, pp.109545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430943v1</w:t>
+                <w:t xml:space="preserve">hal-05086511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks” [Soil Biol. Biochem. 191 109342]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lars Elsgaard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 197, pp.109545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109545⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086511v1</w:t>
+                <w:t xml:space="preserve">hal-04526056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond growth: The significance of non-growth anabolism for microbial carbon-use efficiency in the light of soil carbon stabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liming effects on microbial carbon use efficiency and its potential consequences for soil organic carbon stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dǎmǎtîrcǎ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Elsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 193, pp.109400. </w:t>
+              <w:t xml:space="preserve">, 2024, 191, pp.109342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526056v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibbs energy or enthalpy—What is relevant for microbial C‐turnover in soils?</w:t>
               </w:r>
@@ -1666,51 +1666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.107639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freitag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3242,64 +3242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe G Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Winnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,51 +3367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe G Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Malmstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering microbial metabolism in terrestrial ecosystems – A bioenergetics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chakrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,247 +3719,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetics of microbial communities in soil systems</w:t>
+                <w:t xml:space="preserve">Land-use alters the temperature response of microbial carbon-use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göran I Ågren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Intensification of Agriculture - Challenges in Soil Science confronting Global Fodd Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SLU, Jan 2018, Uppsala (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490219v1</w:t>
+                <w:t xml:space="preserve">hal-04490201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use alters the temperature response of microbial carbon-use efficiency</w:t>
+                <w:t xml:space="preserve">Bioenergetics of microbial communities in soil systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Wadsö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Sustainable Intensification of Agriculture - Challenges in Soil Science confronting Global Fodd Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLU, Jan 2018, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490201v1</w:t>
+                <w:t xml:space="preserve">hal-04490219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use alters the temperature response of microbial carbon-use efficiency</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INTERNATIONAL SYMPOSIUM ON SOIL ORGANIC MATTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Soil Sciences; Rothamsted Research, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran I Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 XIX ISBC Conference International Society for Biological Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Biological Calorimetry, Jun 2016, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,51 +4260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights into microbial metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights from isothermal microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,104 +4568,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimburgh, United Kingdom. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-61273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128711v1</w:t>
@@ -4827,77 +4827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Garcia Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Griffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM2024 - 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. </w:t>
@@ -4939,90 +4939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond growth? The significance of non-growth anabolism for microbial carbon-use efficiency in the light of mineralassociated carbon stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folasade K Olagoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordula Vogel</w:t>
+                <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMOM2024 - 9th International Symposium of Interactions of Soil Minerals with Organic Components and Microoganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. </w:t>
@@ -5323,51 +5323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Wadsö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 XIX ISBC Conference International Society for Biological Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Basel (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Wadsö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Börjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Workshop on Soil and Sedimentary Organic Matter Stabilization and Destabilization (SOM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Kiawah Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,77 +5545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Growth: The Significance of Non-Growth Anabolism for Microbial Carbon-Use Efficiency in the Light of Soil Carbon Stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folasade Olagoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina H.E. Meurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF45FA24"/>
+    <w:nsid w:val="29F3F3DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6074,51 +6074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tobias-bolscher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5305-0616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe G Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Garcia Arredondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Griffen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61273-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#228;stner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maskow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Miltner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Thiele-Bruhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararso Etana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Ul&#233;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Berglund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.114948" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winnick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tfaily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I &#197;gren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freitag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wads&#246;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1097-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Slobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Werners" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Riquelme-Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0683-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Elisabeth Werners" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfenninger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07403-200403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.01.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T H van Vliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Werners" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su5062288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hafner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohsuke Hikino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Jungkunst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Malmstrom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fricke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qarin Hellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tobias-bolscher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5305-0616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe G Cardon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Garcia Arredondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Griffen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61273-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04967608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#462;m&#462;t&#238;rc&#462;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Elsgaard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade K Olagoke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H.E. Meurer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#228;stner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maskow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Miltner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lorenz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Thiele-Bruhn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109501" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararso Etana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Ul&#233;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Berglund" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.114948" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Winnick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tfaily" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c04592" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran I &#197;gren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107639" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freitag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.02.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Wads&#246;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar B&#246;rjesson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1097-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Slobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Werners" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Riquelme-Solar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle van Vliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0683-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Elisabeth Werners" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Oost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pfenninger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-07403-200403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.01.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T H van Vliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Werners" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su5062288" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557988v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Damatirca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schmidhalter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brunn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Hafner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohsuke Hikino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Jungkunst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Colombi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Domeignoz-Horta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7550" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Malmstrom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4559" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490235v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490194v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fricke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963304v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qarin Hellner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folasade Olagoke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121789v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>