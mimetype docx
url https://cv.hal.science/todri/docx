--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1375,278 +1375,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Strategies for Dynamical Decoupling Insertion on IBM Quantum Computer</w:t>
+                <w:t xml:space="preserve">Pulse-level Noise Mitigation on Quantum Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03655688v1</w:t>
+                <w:t xml:space="preserve">lirmm-03629922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-level Noise Mitigation on Quantum Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siyuan Niu</w:t>
+                <w:t xml:space="preserve">Energy-Performance Assessment of Oscillatory Neural Networks based on VO2 Devices for Future Edge AI Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03629922v1</w:t>
+                <w:t xml:space="preserve">lirmm-03591176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Performance Assessment of Oscillatory Neural Networks based on VO2 Devices for Future Edge AI Computing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+                <w:t xml:space="preserve">Analyzing Strategies for Dynamical Decoupling Insertion on IBM Quantum Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03591176v1</w:t>
+                <w:t xml:space="preserve">lirmm-03655688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling multi-programming mechanism for quantum computing in the NISQ era</w:t>
               </w:r>
@@ -2729,1192 +2729,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and implementation of two-layer oscillatory neural networks for image edge detection: bidirectional and feedforward architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+                <w:t xml:space="preserve">Non-volatile resistive switching mechanism in single-layer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; memristors: insights from ab initio modelling of Au and MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.014006. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (16), pp.4203-4212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2634-4386/acb2ef⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3na00045a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03817195v1</w:t>
+                <w:t xml:space="preserve">hal-05114114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">qprof: a gprof-inspired quantum profiler</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+                <w:t xml:space="preserve">Oscillatory neural network learning for pattern recognition: an on-chip learning perspective and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3529398⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.119679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1196796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03765254v1</w:t>
+                <w:t xml:space="preserve">hal-04129945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile resistive switching mechanism in single-layer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; memristors: insights from ab initio modelling of Au and MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; interfaces</w:t>
+                <w:t xml:space="preserve">Supported Pt Nanoclusters on Single-Layer MoS2 for the Detection of Cortisol: From Atomistic Scale to Device Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00045a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.2977-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114114v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04058178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory neural network learning for pattern recognition: an on-chip learning perspective and implementation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How fast can vanadium dioxide neuron-mimicking devices oscillate? Physical mechanisms limiting the frequency of vanadium dioxide oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Plews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1196796⟩</w:t>
+              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.034010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2634-4386/acf2bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129945v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04230790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Pt Nanoclusters on Single-Layer MoS2 for the Detection of Cortisol: From Atomistic Scale to Device Modeling</w:t>
+                <w:t xml:space="preserve">Ab Initio Simulations on the Structure and Properties of Supported Core–Shell Pt Nanoparticles on Single-Layer MoS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (51), pp.24666-24675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04058178v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast can vanadium dioxide neuron-mimicking devices oscillate? Physical mechanisms limiting the frequency of vanadium dioxide oscillators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling multi-programming mechanism for quantum computing in the NISQ era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2634-4386/acf2bf⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.925-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-02-16-925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04230790v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Simulations on the Structure and Properties of Supported Core–Shell Pt Nanoparticles on Single-Layer MoS 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+                <w:t xml:space="preserve">Training energy-based single-layer Hopfield and oscillatory networks with unsupervised and supervised algorithms for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05926⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.18505-18518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-023-08672-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119381v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling multi-programming mechanism for quantum computing in the NISQ era</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mixed-signal oscillatory neural network for scalable analog computations in phase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2023-02-16-925⟩</w:t>
+              <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.034004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2634-4386/ace9f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615593v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04290523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training energy-based single-layer Hopfield and oscillatory networks with unsupervised and supervised algorithms for image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+                <w:t xml:space="preserve">qprof: a gprof-inspired quantum profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.18505-18518. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-023-08672-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3529398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125593v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03765254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-signal oscillatory neural network for scalable analog computations in phase domain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and implementation of two-layer oscillatory neural networks for image edge detection: bidirectional and feedforward architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.034004. </w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.014006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2634-4386/ace9f5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2634-4386/acb2ef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04290523v1</w:t>
+                <w:t xml:space="preserve">lirmm-03817195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro‑thermal simulations of beyond‑CMOS vanadium dioxide devices and oscillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab Initio Computer Simulations on Interfacial Properties of Single-Layer MoS2 and Au Contacts for Two-Dimensional Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (8), pp.10192-10202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43579-022-00196-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03729590v1</w:t>
+                <w:t xml:space="preserve">lirmm-03658067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Frequency Injection Locking Can Train Oscillatory Neural Networks to Compute in Phase</w:t>
               </w:r>
@@ -4028,983 +4045,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03164135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Computer Simulations on Interfacial Properties of Single-Layer MoS2 and Au Contacts for Two-Dimensional Nanodevices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de neurones oscillants pour des calculs économes en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (8), pp.10192-10202. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, TIP402WEB (h5040), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-h5040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03658067v1</w:t>
+                <w:t xml:space="preserve">lirmm-03891853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones oscillants pour des calculs économes en énergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing doping strategies for monolayer MoS2 towards non-enzymatic detection of cortisol: a first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, TIP402WEB (h5040), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (24), pp.1048-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-h5040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP04116A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03891853v1</w:t>
+                <w:t xml:space="preserve">lirmm-03363708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part I: CNFET Transistor Optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary-force-driven self-assembly of carbon nanotubes: from ab initio calculations to modeling of self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146125⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (19), pp.4131-4137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NA00295G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03593054v1</w:t>
+                <w:t xml:space="preserve">hal-03777645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary-force-driven self-assembly of carbon nanotubes: from ab initio calculations to modeling of self-assembly</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part I: CNFET Transistor Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (19), pp.4131-4137. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.432-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NA00295G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777645v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03593054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing doping strategies for monolayer MoS2 towards non-enzymatic detection of cortisol: a first-principles study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part II: CNT Interconnect Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (24), pp.1048-1058. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (4), pp.440-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP04116A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03363708v1</w:t>
+                <w:t xml:space="preserve">lirmm-03593103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part II: CNT Interconnect Optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Dynamical Decoupling and Pulse-Level Optimizations on IBM Quantum Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (4), pp.440-448. </w:t>
+              <w:t xml:space="preserve">IEEE Trans.Quantum Eng.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3102510), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TQE.2022.3203153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03593103v1</w:t>
+                <w:t xml:space="preserve">hal-03645284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dynamical Decoupling and Pulse-Level Optimizations on IBM Quantum Computers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of ambient temperature in modulation of behavior of vanadium dioxide volatile memristors and oscillators for neuromorphic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Plews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Trans.Quantum Eng.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (3102510), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TQE.2022.3203153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23629-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645284v1</w:t>
+                <w:t xml:space="preserve">hal-03936310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ambient temperature in modulation of behavior of vanadium dioxide volatile memristors and oscillators for neuromorphic applications</w:t>
+                <w:t xml:space="preserve">Electro‑thermal simulations of beyond‑CMOS vanadium dioxide devices and oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nejim</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Karg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.19377. </w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23629-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43579-022-00196-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936310v1</w:t>
+                <w:t xml:space="preserve">hal-03729590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene and Carbon Nanotubes for Electronics Nanopackaging</w:t>
               </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Plews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.586-596. </w:t>
@@ -5868,64 +5868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hardware-Aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6119,51 +6119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Pt-Salt-Doped-Standalone-Multiwall Carbon Nanotubes for On-Chip Interconnect Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongmei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,1004 +6472,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02171964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
+                <w:t xml:space="preserve">Addressing the Thermal Issues of STT-MRAM From Compact Modeling to Design Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehyun Lee</w:t>
+                <w:t xml:space="preserve">Liuyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Berrada</w:t>
+                <w:t xml:space="preserve">Kang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikru Adamu-Lema</w:t>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Nagy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
+                <w:t xml:space="preserve">Youguang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2018.2803340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
+                <w:t xml:space="preserve">lirmm-01880065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Noise Aware Task Scheduling on Homogeneous 3D MPSoCs Considering the Thermal Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Lin Zhao</w:t>
+                <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianlei Yang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11390-018-1868-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01879928v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the Thermal Issues of STT-MRAM From Compact Modeling to Design Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youguang Zhang</w:t>
+                <w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongmei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2018.2803340⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.4955-4962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01880065v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01879935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic to Circuit-Level Modeling of Doped SWCNT for On-Chip Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vihar Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reetu Raj Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (6), pp.1084-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2018.2802320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01879940v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01795792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-reliability and low-power computing-in-memory implementation within STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehyun Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
+                <w:t xml:space="preserve">Liuyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01879935v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01880058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic to Circuit-Level Modeling of Doped SWCNT for On-Chip Interconnects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikru Adamu-Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vihar Georgiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reetu Raj Pandey</w:t>
+                <w:t xml:space="preserve">Nicole Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (6), pp.1084-1088. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2018.2802320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01795792v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01867729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-reliability and low-power computing-in-memory implementation within STT-MRAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Supply Noise Aware Task Scheduling on Homogeneous 3D MPSoCs Considering the Thermal Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erya Deng</w:t>
+                <w:t xml:space="preserve">Ying-Lin Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Cai</w:t>
+                <w:t xml:space="preserve">Jianlei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81, pp.69-75. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.966-983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11390-018-1868-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01880058v1</w:t>
+                <w:t xml:space="preserve">lirmm-01879928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Carbon Nanotube Interconnects for Energy Efficient Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,64 +7572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (11), pp.3310-3322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7897,77 +7897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (4), pp.1755-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8086,191 +8086,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01255756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t>
+                <w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Azevedo</w:t>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248578v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,903 +8278,903 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234448v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (10), pp.2131-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234441v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01255754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandip Kundu</w:t>
+                <w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01255754v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234446v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806774v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805005v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t>
+                <w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandip Kundu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t>
+              <w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Delivery for Multicore Systems</w:t>
               </w:r>
@@ -9619,204 +9619,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Neural Networks Implemented on FPGA for Edge Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+                <w:t xml:space="preserve">Multi-Scale Simulations of Supported Pt Nanoclusters on Single-Layer MoS2 for Chemiresistive Wearable Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 - 26th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007911v1</w:t>
+                <w:t xml:space="preserve">lirmm-04093322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Simulations of Supported Pt Nanoclusters on Single-Layer MoS2 for Chemiresistive Wearable Biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+                <w:t xml:space="preserve">Oscillatory Neural Networks Implemented on FPGA for Edge Computing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">DATE 2023 - 26th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04093322v1</w:t>
+                <w:t xml:space="preserve">hal-04007911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory Neural Networks Applications for Edge Computing</w:t>
               </w:r>
@@ -10332,4964 +10332,4964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Defective MoS2 and Au Interfaces in 2D Memristors by Combining DFT with Green’s Function Surface Calculations</w:t>
+                <w:t xml:space="preserve">Exploring Supported Metal Nanoclusters on MoS2 for the Chemical Detection of Biomolecules in Health Monitoring Wearable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online Event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03761881v1</w:t>
+                <w:t xml:space="preserve">lirmm-03593773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Physical Properties on Collective Behavior of Coupled Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+                <w:t xml:space="preserve">How Parallel Circuit Execution Can Be Useful for NISQ Computing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2022 - 25th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1065-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670507v1</w:t>
+                <w:t xml:space="preserve">lirmm-03456555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Learning with a 15-neuron Digital Oscillatory Neural Network Implemented on ZYNQ Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+                <w:t xml:space="preserve">Multi-programming Cross Platform Benchmarking for Quantum Computing Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONS 2022 - International Conference on Neuromorphic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QRE 2022 - 4th International Workshop on Quantum Resource Estimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3546790.3546822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03737597v1</w:t>
+                <w:t xml:space="preserve">lirmm-03690212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Simulations of Defective Metal Contacts in Beyond-CMOS Devices Based on Single-layer MoS2: Impact of Small and Extended Defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+                <w:t xml:space="preserve">Oscillatory Neural Network for Edge Computing: A Mobile Robot Obstacle Avoidance Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2022 - 12th European Conference in Graphene and 2D Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for Extended Reality, Artificial Intelligence, and Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rome, Italy. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroXRAINE54828.2022.9967581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03658118v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03844104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Supported Metal Nanoclusters on MoS2 for the Chemical Detection of Biomolecules in Health Monitoring Wearable Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of Volatile Memristors Based on Vanadium Dioxide: Linking Material Properties to the Dynamics of Neuromorphic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online Event, United States</w:t>
+              <w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03593773v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Parallel Circuit Execution Can Be Useful for NISQ Computing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siyuan Niu</w:t>
+                <w:t xml:space="preserve">Oscillatory Neural Network as Hetero-Associative Memory for Image Edge Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2022 - 25th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774512⟩</w:t>
+              <w:t xml:space="preserve">NICE 2022 - 9th Neuro-Inspired Computational Elements Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, New York (Virtual), United States. pp.13-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517343.3517348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03456555v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03586865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-programming Cross Platform Benchmarking for Quantum Computing Hardware</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillatory Neural Networks for Obstacle Avoidance on Mobile Surveillance Robot E4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Kurylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Hardelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QRE 2022 - 4th International Workshop on Quantum Resource Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2206.03144⟩</w:t>
+              <w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9891923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03690212v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03666874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Neural Network for Edge Computing: A Mobile Robot Obstacle Avoidance Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Principles Simulations of Vacancies and Grain Boundaries in Monolayer MoS2-Au Interfaces for Unconventional Computing Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for Extended Reality, Artificial Intelligence, and Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online Event, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03844104v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03658097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Volatile Memristors Based on Vanadium Dioxide: Linking Material Properties to the Dynamics of Neuromorphic Circuits</w:t>
+                <w:t xml:space="preserve">Simulation Toolchain for Neuromorphic Oscillatory Neural Networks Based on Beyond-CMOS Vanadium Dioxide Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLEPS 2022 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Wien, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FLEPS53764.2022.9781525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762103v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Neural Network as Hetero-Associative Memory for Image Edge Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+                <w:t xml:space="preserve">Electrothermal Simulations of Synchronization Dynamics of Coupled Beyond-CMOS Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICE 2022 - 9th Neuro-Inspired Computational Elements Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, May 2022, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03586865v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03610810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Neural Networks for Obstacle Avoidance on Mobile Surveillance Robot E4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VO2-based Oscillatory Ising Machine: The Role of External Temperature on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NANO 2022 - 22nd IEEE International Conference on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain. In press ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9891923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03666874v1</w:t>
+                <w:t xml:space="preserve">lirmm-03725704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Principles Simulations of Vacancies and Grain Boundaries in Monolayer MoS2-Au Interfaces for Unconventional Computing Paradigm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Chip Learning with a 15-neuron Digital Oscillatory Neural Network Implemented on ZYNQ Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICONS 2022 - International Conference on Neuromorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Knoxville, Tennessee (hybrid), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3546790.3546822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03658097v1</w:t>
+                <w:t xml:space="preserve">lirmm-03737597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Toolchain for Neuromorphic Oscillatory Neural Networks Based on Beyond-CMOS Vanadium Dioxide Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Defective MoS2 and Au Interfaces in 2D Memristors by Combining DFT with Green’s Function Surface Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLEPS 2022 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FLEPS53764.2022.9781525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03670565v1</w:t>
+                <w:t xml:space="preserve">lirmm-03761881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal Simulations of Synchronization Dynamics of Coupled Beyond-CMOS Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t>
+                <w:t xml:space="preserve">Effect of Physical Properties on Collective Behavior of Coupled Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, May 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03610810v1</w:t>
+                <w:t xml:space="preserve">hal-03670507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based Oscillatory Ising Machine: The Role of External Temperature on Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Delacour</w:t>
+                <w:t xml:space="preserve">Ab Initio Simulations of Defective Metal Contacts in Beyond-CMOS Devices Based on Single-layer MoS2: Impact of Small and Extended Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO 2022 - 22nd IEEE International Conference on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain. In press ?</w:t>
+              <w:t xml:space="preserve">Graphene 2022 - 12th European Conference in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03725704v1</w:t>
+                <w:t xml:space="preserve">lirmm-03658118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Principles Simulations of MoS2 Towards the Non-Enzymatic Sensing of Cortisol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene 2021 - 11th European Conference in Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">YQIS 2021 - 6th International Conference for Young Quantum Information Scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03363969v1</w:t>
+                <w:t xml:space="preserve">lirmm-03197069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory Neural Networks for Edge AI Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond-CMOS vanadium dioxide devices and oscillators for brain-like information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Dec 2021, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03229257v1</w:t>
+                <w:t xml:space="preserve">lirmm-03270246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS2 as the Sensing Platform for the Non-Enzymatic Detection of Cortisol: A First-Principles Study</w:t>
+                <w:t xml:space="preserve">Investigating MoS2 as the Sensing Substrate for the Non-Enzymatic Detection of Cortisol via Quantum Mechanical DFT Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImagineNano2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">JMJC 2021 - 9e Journées Méditerranéennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03430916v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Modeling and Simulation Flow for Oscillatory Neural Networks for Edge Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles DFT simulations of MoS2 for the non-enzymatic detection of cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03197160v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03363666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles DFT simulations of MoS2 for the non-enzymatic detection of cortisol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with beyond-CMOS Oscillatory Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Poland</w:t>
+              <w:t xml:space="preserve">ICONS 2021 - International Conference on Neuromorphic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Oak Ridge (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03363666v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03229262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating MoS2 as the Sensing Substrate for the Non-Enzymatic Detection of Cortisol via Quantum Mechanical DFT Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+                <w:t xml:space="preserve">Beyond CMOS technologies for enabling integrating Artificial Intelligence at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMJC 2021 - 9e Journées Méditerranéennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPoSS Annual Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Freiburg im Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03414261v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03354108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with beyond-CMOS Oscillatory Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Injection Locking-Controlled Oscillations for Synchronized Operations in VO2 Crossbar Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Karg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONS 2021 - International Conference on Neuromorphic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DRC 2021 - 79th Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Santa Barbara (Virtual), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DRC52342.2021.9467129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03229262v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03197330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Consumption and Electronic Devices: Why we need to re-think chip design for AI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YQIS 2021 - 6th International Conference for Young Quantum Information Scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Venue Parcours Recherche Ingénieur (PRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03197069v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03354075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond-CMOS vanadium dioxide devices and oscillators for brain-like information processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Karg</w:t>
+                <w:t xml:space="preserve">Exploring multi-programming for quantum algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Dec 2021, Boston, MA, United States</w:t>
+              <w:t xml:space="preserve">Quantum Computing (QC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03270246v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03227814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CMOS technologies for enabling integrating Artificial Intelligence at the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Mechanical Simulations of 2D Materials for Unconventional Computing and Biosensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPoSS Annual Forum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Freiburg im Breisgau, Germany</w:t>
+              <w:t xml:space="preserve">MC 2021 - 15th International Conference on Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Event, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03354108v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03220960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Injection Locking-Controlled Oscillations for Synchronized Operations in VO2 Crossbar Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with Oscillatory Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Karg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRC 2021 - 79th Device Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03197330v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03363877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption and Electronic Devices: Why we need to re-think chip design for AI?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond CMOS Devices for Low-Power Oscillatory Neural Networks for Edge AI Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venue Parcours Recherche Ingénieur (PRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Albany Nanotechnology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03354075v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring multi-programming for quantum algorithms</w:t>
+                <w:t xml:space="preserve">Analyzing crosstalk error in the NISQ era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Computing (QC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampa, FL (virtual), United States. pp.428-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03227814v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03246688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Mechanical Simulations of 2D Materials for Unconventional Computing and Biosensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Nanomaterials for Advancing Neuromorphic Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MC 2021 - 15th International Conference on Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online Event, Ireland</w:t>
+              <w:t xml:space="preserve">2DMAT 2021 - Global Summit and Expo on Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03220960v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03354059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with Oscillatory Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring 1D and 2D Nanomaterials for Health Monitoring Wearable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLEPS 2021 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FLEPS51544.2021.9469864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03363877v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing crosstalk error in the NISQ era</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dedicated Wearable Sensitive Strain Sensor, based on Carbon Nanotubes, for Monitoring the Rat Respiration Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSA 2021 - 8th International Electronic Conference on Sensors and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, France. pp.27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecsa-8-11293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03246688v1</w:t>
+                <w:t xml:space="preserve">lirmm-03441142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CMOS Devices for Low-Power Oscillatory Neural Networks for Edge AI Computing</w:t>
+                <w:t xml:space="preserve">VO2 oscillators on Si platform for neuromorphic computing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albany Nanotechnology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03365217v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03270170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Nanomaterials for Advancing Neuromorphic Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MoS2 as the Sensing Platform for the Non-Enzymatic Detection of Cortisol: A First-Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2DMAT 2021 - Global Summit and Expo on Graphene and 2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.106</w:t>
+              <w:t xml:space="preserve">ImagineNano2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03354059v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03430916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 1D and 2D Nanomaterials for Health Monitoring Wearable Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory Neural Networks for Edge AI Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLEPS 2021 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FLEPS51544.2021.9469864⟩</w:t>
+              <w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.326-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03363641v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03229257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated Wearable Sensitive Strain Sensor, based on Carbon Nanotubes, for Monitoring the Rat Respiration Rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+                <w:t xml:space="preserve">Multi-Scale Modeling and Simulation Flow for Oscillatory Neural Networks for Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 2021 - 8th International Electronic Conference on Sensors and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, France. pp.27-34, </w:t>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ecsa-8-11293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03441142v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03197160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 oscillators on Si platform for neuromorphic computing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Principles Simulations of MoS2 Towards the Non-Enzymatic Sensing of Cortisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Karg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Graphene 2021 - 11th European Conference in Graphene and 2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03270170v1</w:t>
+                <w:t xml:space="preserve">lirmm-03363969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretchable Strain Sensors for Human Movement Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Initiative at the University of Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Tech London Quantum Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903236v1</w:t>
+                <w:t xml:space="preserve">lirmm-03025169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Challenges: Hardware and Software Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCE IS AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03024235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Initiative at the University of Montpellier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NeurONN: Neuromorphic Computing for Artificial Intelligence at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Tech London Quantum Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd AI Compute Symposium (IBM IEEE CAS/EDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Zurich (virtual), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025169v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03009213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeurONN: Neuromorphic Computing for Artificial Intelligence at the Edge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NeurONN: Neuromorphic Computing with Oscillatory Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AI Compute Symposium (IBM IEEE CAS/EDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Zurich (virtual), Switzerland</w:t>
+              <w:t xml:space="preserve">Phase-Change Switch Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03009213v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03098863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeurONN: Neuromorphic Computing with Oscillatory Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Oscillatory Neural Network for Pattern Recognition and Mobile Robot Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phase-Change Switch Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">SOPHI.A SUMMIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03098863v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03023088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Oscillatory Neural Network for Pattern Recognition and Mobile Robot Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromorphic Computing based on Oscillatory Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOPHI.A SUMMIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03023088v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03022129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic Computing based on Oscillatory Neural Networks</w:t>
+                <w:t xml:space="preserve">Progress and Challenges on Quantum Computer-Aided Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOPHI.A SUMMIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IBM Quantum Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03022129v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Challenges on Quantum Computer-Aided Design</w:t>
+                <w:t xml:space="preserve">EU H2020 NEURONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Karachristou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBM Quantum Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">EFECS 2020 - European Forum for Electronic Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025303v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03024126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU H2020 NEURONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t>
+                <w:t xml:space="preserve">A Look Into Physical Modeling and Design for Carbon Nanotube based Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFECS 2020 - European Forum for Electronic Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">CASS 2020 - 10th IEEE CASS Rio Grande do Sul Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03024126v1</w:t>
+                <w:t xml:space="preserve">lirmm-03025221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Look Into Physical Modeling and Design for Carbon Nanotube based Circuits</w:t>
+                <w:t xml:space="preserve">Quantum Computing: Pushing the limits of computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASS 2020 - 10th IEEE CASS Rio Grande do Sul Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtual, Brazil</w:t>
+              <w:t xml:space="preserve">IBM Think Digital Summit France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025221v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Computing: Pushing the limits of computing</w:t>
+                <w:t xml:space="preserve">Design and Technology-level Optimization Challenges for Carbon Nanotube Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBM Think Digital Summit France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">EDA 2020 - International Workshop on Advanced Electronic Design Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Xidian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025260v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02549406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Technology-level Optimization Challenges for Carbon Nanotube Circuits</w:t>
+                <w:t xml:space="preserve">An Emerging Trend in Post Moore Era: Monolithic 3D IC Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDA 2020 - International Workshop on Advanced Electronic Design Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Xidian, China</w:t>
+              <w:t xml:space="preserve">ASP-DAC 2020 - 25th Asia and South Pacific Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02549406v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02487849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Emerging Trend in Post Moore Era: Monolithic 3D IC Technology</w:t>
+                <w:t xml:space="preserve">Toward New Era of Computing: From Devices to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASP-DAC 2020 - 25th Asia and South Pacific Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Beijing, China</w:t>
+              <w:t xml:space="preserve">What’s next in Computing ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02487849v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward New Era of Computing: From Devices to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stretchable Strain Sensors for Human Movement Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s next in Computing ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, (Virtual ), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025126v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Interconnects: A Technology-System-Level Design Perspective</w:t>
               </w:r>
@@ -15839,51 +15839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,51 +15999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jaehyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Dhavamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16120,51 +16120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Uhlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Dhavamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Lilienthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16353,103 +16353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Dual Reference Computing-in-Memory Implementation and Design Space Exploration Within STT-MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI 2018 - International Symposium on Very Large Scale Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hong Kong, China. pp.275-280, </w:t>
@@ -16686,51 +16686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atoms-to-circuits simulation investigation of CNT interconnects for next generation CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17157,103 +17157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of vacancy defects on CNT interconnects: From statistical atomistic study to circuit simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Sadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Kamakura, Japan. pp.157-160, </w:t>
@@ -17317,64 +17317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Jaehyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vihar P. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asenov Asen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17419,1390 +17419,1390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01880220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of reliability and performance for STT-MRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liuyang Zhang</w:t>
+                <w:t xml:space="preserve">A clustering technique for fast electrothermal analysis of on-chip power distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano De Magistris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maffucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, QC, Canada. pp.1150-1153, </w:t>
+              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01446275v1</w:t>
+                <w:t xml:space="preserve">lirmm-01446283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and performance evaluation for STT-MRAM under temperature variation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Simulation of Carbon Nanotube Interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01446252v1</w:t>
+                <w:t xml:space="preserve">lirmm-01457260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-based Power Delivery Networks for nanoscale ICs: electrothermal performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano De Magistris</w:t>
+                <w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeanniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maffucci</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NANO: Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.416-419, </w:t>
+              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01446739v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrical and thermal properties of carbon nanotube interconnects</w:t>
+                <w:t xml:space="preserve">Present and future prospects of carbon nanotube interconnects for energy efficient integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano De Magistris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maffucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brême, Zimbabwe. pp.25-32, </w:t>
+              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2016.7463379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01457289v1</w:t>
+                <w:t xml:space="preserve">lirmm-01446241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of Carbon Nanotube Interconnects</w:t>
+                <w:t xml:space="preserve">Electrothermal Modeling and Analysis of Carbon Nanotube Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01457260v1</w:t>
+                <w:t xml:space="preserve">lirmm-01457256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering technique for fast electrothermal analysis of on-chip power distribution networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maffucci</w:t>
+                <w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01446283v1</w:t>
+                <w:t xml:space="preserve">lirmm-01457338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeanniot</w:t>
+                <w:t xml:space="preserve">Quantitative evaluation of reliability and performance for STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t>
+              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, QC, Canada. pp.1150-1153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348476v1</w:t>
+                <w:t xml:space="preserve">lirmm-01446275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future prospects of carbon nanotube interconnects for energy efficient integrated circuits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliability and performance evaluation for STT-MRAM under temperature variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youguang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2016.7463379⟩</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2016.7463380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01446241v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01446252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal Modeling and Analysis of Carbon Nanotube Interconnects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-based Power Delivery Networks for nanoscale ICs: electrothermal performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano De Magistris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maffucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-NANO: Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.416-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANO.2015.7388625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01457256v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01446739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electrical and thermal properties of carbon nanotube interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t>
+              <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brême, Zimbabwe. pp.25-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01457338v1</w:t>
+                <w:t xml:space="preserve">lirmm-01457289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture-level cache simulation framework supporting advanced PMA STT-MRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bi Wu</w:t>
+                <w:t xml:space="preserve">A body-biasing of readout circuit for STT-RAM with improved thermal reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guangyu Sun</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOARCH: Nanoscale Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180576⟩</w:t>
+              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.1530-1533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248586v1</w:t>
+                <w:t xml:space="preserve">lirmm-01720592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A body-biasing of readout circuit for STT-RAM with improved thermal reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lun Yang</w:t>
+                <w:t xml:space="preserve">An architecture-level cache simulation framework supporting advanced PMA STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuhao Wang</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+                <w:t xml:space="preserve">Guangyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.1530-1533, </w:t>
+              <w:t xml:space="preserve">NANOARCH: Nanoscale Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, MA, United States. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01720592v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t>
               </w:r>
@@ -19336,295 +19336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01446233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t>
+                <w:t xml:space="preserve">Test and diagnosis of power switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Asokan</w:t>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248592v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test and diagnosis of power switches</w:t>
+                <w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Anu Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248590v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal characterization of Through-Silicon Vias</w:t>
               </w:r>
@@ -20084,295 +20084,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01248597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+                <w:t xml:space="preserve">An intra-cell defect grading tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bernabovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248600v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intra-cell defect grading tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bernabovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248591v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring potentials of perpendicular magnetic anisotropy STT-MRAM for cache design</w:t>
               </w:r>
@@ -20384,64 +20384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youguang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20488,51 +20488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20834,51 +20834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20886,51 +20886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paderborn, United States. </w:t>
@@ -20968,51 +20968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21020,51 +21020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
@@ -21093,51 +21093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21231,51 +21231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21346,478 +21346,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01248598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+                <w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t>
+              <w:t xml:space="preserve">ITC: International Test conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00839044v1</w:t>
+                <w:t xml:space="preserve">lirmm-00818977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805366v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Adaptive Source Bias for Improved Resistive-Open Defect Coverage during SRAM Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC: International Test conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.109-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2013.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00818977v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21827,246 +21827,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t>
+              <w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00818955v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Source Bias for Improved Resistive-Open Defect Coverage during SRAM Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+                <w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.109-114, </w:t>
+              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATS.2013.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248609v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22150,930 +22150,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+                <w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248617v1</w:t>
+                <w:t xml:space="preserve">lirmm-01921630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Venice, Italy. pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238413v1</w:t>
+                <w:t xml:space="preserve">lirmm-01433308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+                <w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t>
+              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01921630v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+                <w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Santa Clara, CA, United States. pp.460-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01433308v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency domain power and thermal integrity analysis of 3D power delivery networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2013.6558328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839046v1</w:t>
+                <w:t xml:space="preserve">lirmm-01973645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00817224v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain power and thermal integrity analysis of 3D power delivery networks</w:t>
+                <w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SaPIW.2013.6558328⟩</w:t>
+              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01973645v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23081,254 +23068,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805291v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natale, Brazil. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00839043v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23336,258 +23327,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839062v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+                <w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839052v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23595,130 +23586,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238433v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+                <w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23741,252 +23741,243 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248603v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t>
+              <w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839085v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24009,891 +24000,891 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806872v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00839042v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818984v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.161-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806842v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+                <w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Annecy, France. </w:t>
+              <w:t xml:space="preserve">ITC'2012: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806848v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935785v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806890v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24916,112 +24907,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'2012: International Test Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805143v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25050,483 +25032,487 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807054v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.532-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2012.6176526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806836v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00689024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00689024v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t>
+              <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806863v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25534,124 +25520,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807055v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25680,109 +25666,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805165v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00807053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25805,122 +25791,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806841v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25930,759 +25925,768 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806827v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805163v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Hawaii, United States. pp.50-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00807053v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805374v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+                <w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806803v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t>
+                <w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Azevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806809v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26698,490 +26702,495 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806778v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805373v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806859v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Azevedo</w:t>
+                <w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC: International Test Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00679524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t>
+                <w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
@@ -27195,252 +27204,252 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.189-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651802v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00592000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805123v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t>
+                <w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
@@ -27454,252 +27463,252 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00592000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00647815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t>
+              <w:t xml:space="preserve">ITC: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651917v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t>
+                <w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
@@ -27713,103 +27722,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647815v1</w:t>
+                <w:t xml:space="preserve">lirmm-00651802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fast Track real time processor and its impact on muon isolation, tau and b-jet online selections at ATLAS</w:t>
               </w:r>
@@ -28800,217 +28800,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Oscillatory Neural Networks for AI Edge Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
+                <w:t xml:space="preserve">Multi-Scale Investigation of Self-Assembly Induced by Capillary-Forces in Arrays of Carbon Nanotubes—From Density Functional Theory to Gecko’s Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129966v1</w:t>
+                <w:t xml:space="preserve">lirmm-04093664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Investigation of Self-Assembly Induced by Capillary-Forces in Arrays of Carbon Nanotubes—From Density Functional Theory to Gecko’s Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+                <w:t xml:space="preserve">Digital Oscillatory Neural Networks for AI Edge Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04093664v1</w:t>
+                <w:t xml:space="preserve">hal-04129966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TCAD Modeling of Response Characteristics of VO2-Based Sensory Neuron</w:t>
               </w:r>
@@ -29620,1325 +29620,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 1D and 2D Materials for Health Monitoring Wearable Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Staffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t>
+              <w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03275754v1</w:t>
+                <w:t xml:space="preserve">lirmm-03275340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU H2020 NeurONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">FPGA Implementation of Oscillatory Neural Networks for Artificial Intelligence Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eirini Karachristou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroNanoForum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ACM Europe Summer school on HPC Computer Architectures for AI and Dedicated Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Barcelona (Virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364335v1</w:t>
+                <w:t xml:space="preserve">lirmm-03351242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EU H2020 NEURONN: 2D Oscillatory Neural Networks For Energy Efficient Neuromorphic Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EQTC 2021 - 2nd European Quantum Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, Ireland. , 2021</w:t>
+              <w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03413170v1</w:t>
+                <w:t xml:space="preserve">lirmm-03270397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobile Robot Obstacle Avoidance with Oscillatory Neural Networks on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Carapezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
+              <w:t xml:space="preserve">IBM-IEEE AI Compute Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03275340v1</w:t>
+                <w:t xml:space="preserve">lirmm-03361187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of Oscillatory Neural Networks for Artificial Intelligence Edge Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MoS2 for Unconventional Computing and Biosensing Applications: A First Principles Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Carapezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Europe Summer school on HPC Computer Architectures for AI and Dedicated Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Barcelona (Virtual), Spain</w:t>
+              <w:t xml:space="preserve">JTMS 2021 - Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03351242v1</w:t>
+                <w:t xml:space="preserve">lirmm-03482154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU H2020 NEURONN: 2D Oscillatory Neural Networks For Energy Efficient Neuromorphic Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of 1D and 2D Materials for Health Monitoring Wearable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Yehya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacampagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t>
+              <w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03270397v1</w:t>
+                <w:t xml:space="preserve">lirmm-03275754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robot Obstacle Avoidance with Oscillatory Neural Networks on FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBM-IEEE AI Compute Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">EQTC 2021 - 2nd European Quantum Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, Ireland. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03361187v1</w:t>
+                <w:t xml:space="preserve">lirmm-03413170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS2 for Unconventional Computing and Biosensing Applications: A First Principles Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EU H2020 NeurONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Karachristou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2021 - Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Rennes, France. </w:t>
+              <w:t xml:space="preserve">EuroNanoForum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03482154v1</w:t>
+                <w:t xml:space="preserve">hal-03364335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Sensors Based on 1D/2D Materials for Smart Health Monitoring IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultimate Power Dissipation for Computing based on Energy-Reversible and Capacitive Electromechanical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Dhifallah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
+              <w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02132507v1</w:t>
+                <w:t xml:space="preserve">lirmm-02132536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate Power Dissipation for Computing based on Energy-Reversible and Capacitive Electromechanical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+                <w:t xml:space="preserve">SmartVista: Smart Autonomous Multi Modal Sensors for Vital Signs Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marwa Dhifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t>
+              <w:t xml:space="preserve">Workshop on ‘Smart Bioelectronic and Wearable Systems’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brussels, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02132536v1</w:t>
+                <w:t xml:space="preserve">lirmm-02387949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartVista: Smart Autonomous Multi Modal Sensors for Vital Signs Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+                <w:t xml:space="preserve">Piezoelectric Sensors Based on 1D/2D Materials for Smart Health Monitoring IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Dhifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charlot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Azemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on ‘Smart Bioelectronic and Wearable Systems’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brussels, Belgium. , 2019</w:t>
+              <w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02387949v1</w:t>
+                <w:t xml:space="preserve">lirmm-02132507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on Pt-Salt Doped Carbon Nanotubes for Local Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31101,51 +31101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Reliability and Performance for STT-MRAM under PVT Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanquing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31153,51 +31153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque National du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t>
@@ -31278,51 +31278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31580,51 +31580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Effect Propagation Based Intra-cell Scan Chain Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31705,64 +31705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Capacitive defects on TAS-MRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31830,51 +31830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Multiple-Cell-Upsets on a 90mn SRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31882,51 +31882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t>
@@ -31955,64 +31955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling-Based Resistive-Open Defects in TAS-MRAM Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32115,51 +32115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32523,89 +32523,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of Electronics and People’s Will</w:t>
+                <w:t xml:space="preserve">NeurONN: des neurones oscillants pour une nouvelle architecture informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de l’INS2I (Institut des sciences de l'information et de leurs interactions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03025347v1</w:t>
+                <w:t xml:space="preserve">lirmm-03027940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeurONN: des neurones oscillants pour une nouvelle architecture informatique</w:t>
               </w:r>
@@ -32654,96 +32661,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03027963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeurONN: des neurones oscillants pour une nouvelle architecture informatique</w:t>
+                <w:t xml:space="preserve">Power of Electronics and People’s Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03027940v1</w:t>
+                <w:t xml:space="preserve">lirmm-03025347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartVista Open Day Workshop</w:t>
               </w:r>
@@ -32881,51 +32881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F7FF555"/>
+    <w:nsid w:val="DC3A4782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33112,51 +33112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/todri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235598879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5156-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/~todri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319297446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Seng Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS029E_ch9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS030E_ch7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03655688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03629922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03591176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03133231v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Corti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Karg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02823189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetu Raj Pandey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01255761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04743160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Harnack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47642-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acb2ef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03765254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Suau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00045a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04058178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01722" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04230790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plews" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acf2bf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05926" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-16-925" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-08672-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00196-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03164135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3107771" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03891853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Elloumi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00295G" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04116A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2022.3203153" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23629-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2021.3127652" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Avedillo de Juan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez Trav&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Quintana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.655823" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03185020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.713054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3085133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.694549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2021.3128756" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02956191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2020.3026544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy S. Abadir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tughrul Arslan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirn Chye Boon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2886389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879928v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Lin Zhao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-018-1868-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880065v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2803340" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2802320" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.09.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2543260" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Magnani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano De Magistris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2535390" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2549275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446148v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2608910" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756554" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2010.2080694" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annovi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bevacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12037" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2009.2036267" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007911v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gonos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Suna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty Gregg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007933v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584954.3584999" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546790.3546822" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593773v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03456555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03690212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03144" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03844104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE54828.2022.9967581" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762103v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586865v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517343.3517348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03666874v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Kurylin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hardelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magueresse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891923" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670565v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS53764.2022.9781525" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03610810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03725704v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462761" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03414261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270246v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197330v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC52342.2021.9467129" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354075v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227814v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03220960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00084" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03365217v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354059v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363641v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS51544.2021.9469864" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03441142v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11293" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270170v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098863v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023088v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022129v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025221v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025260v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02549406v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02487849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025126v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993558" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02131987v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Koneru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2019.8758650" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafil M. Razeeb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Murchu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sebelius" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Bose" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617951" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02403741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880209v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880184v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ouyang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00058" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoroso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085287" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Magistris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomeh Heidari" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944044" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800290v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Toufik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Petkov Georgiev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527449" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446252v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463380" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446739v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388625" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457289v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833421" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457260v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496292" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446241v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463379" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457256v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248586v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Sun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180576" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01720592v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Yang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168937" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248589v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Magistris" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2015.7237399" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446233v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973585v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813859" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248593v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021342" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2014.6844535" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973645v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2013.6558328" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccarn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melachrinos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2010.5750337" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973723v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rivera" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5873924" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248628v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matheron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810371" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973782v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Turqueti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5402390" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973747v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594233.1594311" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973807v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowksa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2008.4751847" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kozhaya" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2008.4681594" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973890v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Chang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283780.1283866" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973830v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2007.4397361" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093664v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936349v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846335v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04023845v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665905v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665917v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936388v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275754v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03413170v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275340v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03351242v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270397v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482154v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800297v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457244v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanquing Cheng" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456951v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456947v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023943v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023957v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402235v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025347v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027963v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027940v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387989v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/todri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235598879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5156-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/~todri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319297446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Seng Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS029E_ch9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS030E_ch7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03629922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03591176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03655688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03133231v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Corti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Karg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02823189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetu Raj Pandey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01255761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04743160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Harnack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47642-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00045a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04058178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01722" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04230790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plews" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acf2bf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05926" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-16-925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-08672-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03765254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Suau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acb2ef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03164135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3107771" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03891853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04116A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00295G" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Elloumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2022.3203153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23629-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00196-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2021.3127652" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Avedillo de Juan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez Trav&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Quintana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.655823" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03185020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.713054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3085133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.694549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2021.3128756" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02956191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2020.3026544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy S. Abadir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tughrul Arslan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirn Chye Boon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2886389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2803340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2802320" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Lin Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-018-1868-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2543260" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Magnani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano De Magistris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2535390" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2549275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446148v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2608910" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756554" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2010.2080694" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annovi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bevacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12037" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2009.2036267" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gonos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Suna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty Gregg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007933v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584954.3584999" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03456555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774512" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03690212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03144" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03844104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE54828.2022.9967581" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762103v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586865v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517343.3517348" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03666874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Kurylin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hardelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magueresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891923" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670565v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS53764.2022.9781525" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03610810v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03725704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546790.3546822" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761881v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270246v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03414261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354108v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197330v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC52342.2021.9467129" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354075v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227814v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03220960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03365217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00084" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS51544.2021.9469864" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03441142v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11293" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430916v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197160v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462761" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025169v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024235v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023088v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025221v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02549406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02487849v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993558" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02131987v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Koneru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2019.8758650" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafil M. Razeeb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Murchu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sebelius" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Bose" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617951" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02403741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880209v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880184v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ouyang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00058" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoroso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085287" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Magistris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomeh Heidari" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944044" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800290v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Toufik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Petkov Georgiev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446283v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496292" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463379" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527449" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446252v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463380" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446739v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388625" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833421" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01720592v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Yang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168937" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248586v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Sun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180576" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248589v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Magistris" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2015.7237399" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446233v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973585v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813859" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248593v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021342" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2014.6844535" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973645v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2013.6558328" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccarn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melachrinos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2010.5750337" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973723v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rivera" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5873924" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248628v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matheron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810371" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973782v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Turqueti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5402390" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973747v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594233.1594311" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973807v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowksa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2008.4751847" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kozhaya" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2008.4681594" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973890v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Chang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283780.1283866" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973830v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2007.4397361" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093664v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936349v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846335v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04023845v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665905v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665917v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936388v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275340v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03351242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270397v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482154v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275754v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03413170v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800297v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457244v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanquing Cheng" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456951v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456947v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023943v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023957v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402235v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027940v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027963v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025347v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387989v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>