--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,32826 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...32774 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aida Todri-Sanial </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">todri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8573-2910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">235598879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-awivq4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-5156-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lirmm.fr/aida-todri-sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectronics Department Half-Day Seminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotubes for Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Todri-Sanial, Jean Dijon, Antonio Maffuci. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-29744-6 (Print) 978-3-319-29746-0 (Online). </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29746-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Design for 3D Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Seng Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 397 p., 2015, Series: Devices, Circuits, and Systems, CRC Press, 9781498710367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraju P. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-4799-8718-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal Integrity for SoC Design and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">California State University, Long Beach, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01254080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Carbon Nanotubes for 3D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Todri-Sanial; Jean Dijon; Antonio Maffuci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes for Interconnects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.283-314, 2017, 978-3-319-29746-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29746-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration Alleviation Techniques for 3D Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chao Wang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computing for Big Data: Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.37-58, 2017, 9781498783996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Carbon Nanotubes For Efficient Power Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saraju P. Mohanty; Ashok Srivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-CMOS and Post-CMOS Electronics: Devices and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET, pp.265-286, 2016, Chapter 9, 9781849199971 (print) 9781849199988 (online). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS029E_ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped Electro-Thermal Modeling and Analysis of Carbon Nanotube Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saraju P. Mohanty; Ashok Srivastava. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-CMOS and Post-CMOS Electronics: Circuits and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IET, pp.201-218, 2016, Chapter 7, 978-1-84919-999-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS030E_ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for 3D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Todri-Sanial; Ch. Seng Tan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Design for 3D Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.30, 2015, Chapter 8, 9781498710367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Physical Design Issues for 3D-Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aida Todri-Sanial; Chuan Seng Tan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Design for 3D Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.31-37, 2015, Chapter 2. PHYSICAL DESIGN METHODS FOR 3D INTEGRATION, 9781498710367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mixed-Signal Oscillatory Neural Network for Scalable Analog Computations in Phase Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Strategies for Dynamical Decoupling Insertion on IBM Quantum Computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03655688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-level Noise Mitigation on Quantum Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03629922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Performance Assessment of Oscillatory Neural Networks based on VO2 Devices for Future Edge AI Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03591176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling multi-programming mechanism for quantum computing in the NISQ era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03133231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Electrothermal Simulations of Self-Oscillations in Vanadium Dioxide Devices for Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nejim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03231386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Fabrication, and In-Vivo Characterization of Strain Sensors Based on 1D Nanomaterials for Health Monitoring Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Tieying</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Glucose Sensor using Single-Wall Carbon Nanotube Field Effect Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetu Raj Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Cakiroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02823189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02530086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration Of Emerging Technologies For Energy Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Libraries [cs.DL]. University of Montpellier, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01255761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrange oscillatory neural networks for constraint satisfaction and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Haverkort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Sabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.044004. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2634-4386/ae0eab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05347029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for unconventional computing with nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Anne C Incorvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2399-1984/ad299a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-compatible oscillation-based VO2 Ising machine solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Harnack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3334. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-47642-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04743160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and implementation of two-layer oscillatory neural networks for image edge detection: bidirectional and feedforward architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.014006. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2634-4386/acb2ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03817195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">qprof: a gprof-inspired quantum profiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Staffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Quantum Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3529398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03765254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast can vanadium dioxide neuron-mimicking devices oscillate? Physical mechanisms limiting the frequency of vanadium dioxide oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nejim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2634-4386/acf2bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04230790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Simulations on the Structure and Properties of Supported Core–Shell Pt Nanoparticles on Single-Layer MoS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (51), pp.24666-24675. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c05926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile resistive switching mechanism in single-layer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; memristors: insights from ab initio modelling of Au and MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (16), pp.4203-4212. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3na00045a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory neural network learning for pattern recognition: an on-chip learning perspective and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.119679. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1196796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported Pt Nanoclusters on Single-Layer MoS2 for the Detection of Cortisol: From Atomistic Scale to Device Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.2977-2987. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.2c01722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04058178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling multi-programming mechanism for quantum computing in the NISQ era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.925-959. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22331/q-2023-02-16-925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training energy-based single-layer Hopfield and oscillatory networks with unsupervised and supervised algorithms for image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.18505-18518. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-023-08672-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-signal oscillatory neural network for scalable analog computations in phase domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.034004. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2634-4386/ace9f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04290523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro‑thermal simulations of beyond‑CMOS vanadium dioxide devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-022-00196-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part II: CNT Interconnect Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongmei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.440-448. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03593103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Computer Simulations on Interfacial Properties of Single-Layer MoS2 and Au Contacts for Two-Dimensional Nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (8), pp.10192-10202. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.2c00995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03658067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Frequency Injection Locking Can Train Oscillatory Neural Networks to Compute in Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (5), pp.1996-2009. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3107771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03164135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones oscillants pour des calculs économes en énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TIP402WEB (h5040), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-h5040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03891853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotube SRAM in 5-nm Technology Node Design, Optimization, and Performance Evaluation--Part I: CNFET Transistor Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongmei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (4), pp.432-439. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2022.3146125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03593054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary-force-driven self-assembly of carbon nanotubes: from ab initio calculations to modeling of self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (19), pp.4131-4137. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NA00295G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing doping strategies for monolayer MoS2 towards non-enzymatic detection of cortisol: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (24), pp.1048-1058. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP04116A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dynamical Decoupling and Pulse-Level Optimizations on IBM Quantum Computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Trans.Quantum Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3102510), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TQE.2022.3203153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ambient temperature in modulation of behavior of vanadium dioxide volatile memristors and oscillators for neuromorphic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nejim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19377. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23629-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Implementation of Oscillatory Neural Network for Image Recognition Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez Través</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Avedillo de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#713054. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2021.713054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03185020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and Carbon Nanotubes for Electronics Nanopackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJNANO.2021.3127652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03430793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Networks Using VO2 Based Phase Encoded Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Avedillo de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez Través</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#655823. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2021.655823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03432290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into the Dynamics of Coupled VO 2 Oscillators for ONNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Avedillo de Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Jiménez Través</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.3356-3360. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2021.3085133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03432278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Hebbian Learning Rules to Coupling Resistances for Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#694549. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2021.694549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03197299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Design Methods From Materials and Devices to Circuits for Brain-Inspired Oscillatory Neural Networks for Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Emerging and Selected Topics in Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.586-596. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JETCAS.2021.3128756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03231504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D Nanomaterial‐Based Highly Stretchable Strain Sensors for Human Movement Monitoring and Human–Robotic Interactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh Dahiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacampagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (10), pp.2000547. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202000547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02932782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware-Aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Staffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Quantum Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.1-14/3101614. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TQE.2020.3026544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02956191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review—Energy Autonomous Wearable Sensors for Smart Healthcare: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh Dahiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Boudaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swatchith Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umair Gulzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, JES Focus Issue on Sensor Reviews, 167 (3), pp.037516. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0162003JES⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Pt-Salt-Doped-Standalone-Multiwall Carbon Nanotubes for On-Chip Interconnect Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongmei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.2346-2352. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2901658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02082869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging technologies and computing paradigms for the Internet of Everything applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Núñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (9), pp.1381-1382. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02171974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial TVLSI Positioning—Continuing and Accelerating an Upward Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Alioto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy S. Abadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tughrul Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirn Chye Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.253-280. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2018.2886389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02171964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise Aware Task Scheduling on Homogeneous 3D MPSoCs Considering the Thermal Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Lin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (5), pp.966-983. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-018-1868-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01879928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Electromigration in Cu-CNT Composite Interconnects: A Multiscale Electrothermal Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fikru Adamu-Lema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar P. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.3884-3892. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2853550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the Thermal Issues of STT-MRAM From Compact Modeling to Design Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2018.2803340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability study of MWCNT local interconnects considering defects and contact resistances - Part I: pristine MWCNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongmei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar P. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (11), pp.4955-4962. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2868421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01879935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic to Circuit-Level Modeling of Doped SWCNT for On-Chip Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetu Raj Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (6), pp.1084-1088. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2018.2802320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Study of MWCNT Local Interconnects Considering Defects and Contact Resistances - Part II: Impact of Charge Transfer Doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongmei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar P. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (11), pp.4963-4970. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2868424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01879940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-reliability and low-power computing-in-memory implementation within STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.69-75. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2018.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Carbon Nanotube Interconnects for Energy Efficient Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abitha Dhavamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2017.2689538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviating Through-Silicon-Via Electromigration for 3-D Integrated Circuits Taking Advantage of Self-Healing Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (11), pp.3310-3322. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2016.2543260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Analysis of Carbon Nanotubes Power Delivery Networks for Nanoscale Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano De Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.380-388. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2016.2535390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01445865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of 3-D Power Delivery Networks With Multiple Clock Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (11), pp.3218-3231. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2016.2549275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact Analysis and Access Reliability Enhancement for 1T1MTJ STT-RAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianlei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.1755-1768. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2608910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Advances in Design of Ultra-Low Power Circuits and Systems in Emerging Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjukta Bhanja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Guest Editorial, 12 (2), pp.#11. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2756554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (10), pp.2131-2144. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Delivery for Multicore Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (12), pp.2243-2255. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2010.2080694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Performance Studies of DC-DC Conversion Powering Scheme for the CMS Pixel Tracker at SLHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (C12010), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/12/C12010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01255752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the ATLAS trigger system with a hardware tracker finder FTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andreazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Annovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/5/12/C12037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis and Optimization of Power-Gated ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.457-468. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2009.2036267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Layered Oscillatory Neural Networks with Analog Feedforward Majority Gate for Image Edge Detection Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Suna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marty Gregg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2023 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Monterey, CA, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS46773.2023.10181366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond CMOS Sensory Neuron Devices Based on Vanadium Dioxide for In-Sensory Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04093332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Simulations of Supported Pt Nanoclusters on Single-Layer MoS2 for Chemiresistive Wearable Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04093322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Networks Implemented on FPGA for Edge Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2023 - 26th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Networks Applications for Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPEAC 2023 - European Conference on High-performance Embedded Architecture and Compilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIFT-ONN: SIFT Feature Detection Algorithm Employing ONNs for Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gonos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICE 2023 - Neuro-Inspired Computational Elements Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Antonio, TX, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584954.3584999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONN-Based On-chip Learning for Obstacle Avoidance on Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2023 - Smart System Integration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Defective MoS2 and Au Interfaces in 2D Memristors by Combining DFT with Green’s Function Surface Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03761881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Simulations of Defective Metal Contacts in Beyond-CMOS Devices Based on Single-layer MoS2: Impact of Small and Extended Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2022 - 12th European Conference in Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03658118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Learning with a 15-neuron Digital Oscillatory Neural Network Implemented on ZYNQ Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONS 2022 - International Conference on Neuromorphic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Knoxville, Tennessee (hybrid), United States. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546790.3546822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03737597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Physical Properties on Collective Behavior of Coupled Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Volatile Memristors Based on Vanadium Dioxide: Linking Material Properties to the Dynamics of Neuromorphic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2022 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Network as Hetero-Associative Memory for Image Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICE 2022 - 9th Neuro-Inspired Computational Elements Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, New York (Virtual), United States. pp.13-21, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3517343.3517348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03586865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Supported Metal Nanoclusters on MoS2 for the Chemical Detection of Biomolecules in Health Monitoring Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03593773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Parallel Circuit Execution Can Be Useful for NISQ Computing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2022 - 25th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1065-1070, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03456555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-programming Cross Platform Benchmarking for Quantum Computing Hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QRE 2022 - 4th International Workshop on Quantum Resource Estimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, New York, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2206.03144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03690212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Network for Edge Computing: A Mobile Robot Obstacle Avoidance Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetroXRAINE 2022 - IEEE International Conference on Metrology for Extended Reality, Artificial Intelligence, and Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy. pp.181-186, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroXRAINE54828.2022.9967581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03844104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Networks for Obstacle Avoidance on Mobile Surveillance Robot E4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii Kurylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Hardelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN 2022 - IEEE International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9891923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03666874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Principles Simulations of Vacancies and Grain Boundaries in Monolayer MoS2-Au Interfaces for Unconventional Computing Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 - Spring Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online Event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03658097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Toolchain for Neuromorphic Oscillatory Neural Networks Based on Beyond-CMOS Vanadium Dioxide Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLEPS 2022 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Wien, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS53764.2022.9781525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Simulations of Synchronization Dynamics of Coupled Beyond-CMOS Vanadium Dioxide Oscillators for Neuromorphic Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2022 Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, May 2022, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03610810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2-based Oscillatory Ising Machine: The Role of External Temperature on Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022 - 22nd IEEE International Conference on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Palma de Mallorca, Spain. In press ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Principles Simulations of MoS2 Towards the Non-Enzymatic Sensing of Cortisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - 11th European Conference in Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoS2 as the Sensing Platform for the Non-Enzymatic Detection of Cortisol: A First-Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImagineNano2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03430916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory Neural Networks for Edge AI Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.326-331, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03229257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Modeling and Simulation Flow for Oscillatory Neural Networks for Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03197160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Staffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">YQIS 2021 - 6th International Conference for Young Quantum Information Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03197069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond-CMOS vanadium dioxide devices and oscillators for brain-like information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, Dec 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03270246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating MoS2 as the Sensing Substrate for the Non-Enzymatic Detection of Cortisol via Quantum Mechanical DFT Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMJC 2021 - 9e Journées Méditerranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03414261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles DFT simulations of MoS2 for the non-enzymatic detection of cortisol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Neuromorphic Computing with beyond-CMOS Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONS 2021 - International Conference on Neuromorphic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Oak Ridge (Virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03229262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond CMOS technologies for enabling integrating Artificial Intelligence at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPoSS Annual Forum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Freiburg im Breisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03354108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Injection Locking-Controlled Oscillations for Synchronized Operations in VO2 Crossbar Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRC 2021 - 79th Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Santa Barbara (Virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRC52342.2021.9467129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03197330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Electronic Devices: Why we need to re-think chip design for AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venue Parcours Recherche Ingénieur (PRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03354075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multi-programming for quantum algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Computing (QC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Mechanical Simulations of 2D Materials for Unconventional Computing and Biosensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MC 2021 - 15th International Conference on Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Event, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03220960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond CMOS Devices for Low-Power Oscillatory Neural Networks for Edge AI Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albany Nanotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03365217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing crosstalk error in the NISQ era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tampa, FL (virtual), United States. pp.428-430, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03246688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring 1D and 2D Nanomaterials for Health Monitoring Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacampagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLEPS 2021 - IEEE International Conference on Flexible and Printable Sensors and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS51544.2021.9469864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03363641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated Wearable Sensitive Strain Sensor, based on Carbon Nanotubes, for Monitoring the Rat Respiration Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2021 - 8th International Electronic Conference on Sensors and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, France. pp.27-34, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ecsa-8-11293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03441142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Nanomaterials for Advancing Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2DMAT 2021 - Global Summit and Expo on Graphene and 2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 oscillators on Si platform for neuromorphic computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2021 - Fall Meeting of the European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03270170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretchable Strain Sensors for Human Movement Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh Dahiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacampagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, (Virtual ), France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Initiative at the University of Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Tech London Quantum Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Challenges: Hardware and Software Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCE IS AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03024235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeurONN: Neuromorphic Computing for Artificial Intelligence at the Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AI Compute Symposium (IBM IEEE CAS/EDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Zurich (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeurONN: Neuromorphic Computing with Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase-Change Switch Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03098863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Oscillatory Neural Network for Pattern Recognition and Mobile Robot Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromorphic Computing based on Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOPHI.A SUMMIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03022129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and Challenges on Quantum Computer-Aided Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBM Quantum Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU H2020 NEURONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Karachristou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFECS 2020 - European Forum for Electronic Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03024126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look Into Physical Modeling and Design for Carbon Nanotube based Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASS 2020 - 10th IEEE CASS Rio Grande do Sul Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Computing: Pushing the limits of computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBM Think Digital Summit France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Technology-level Optimization Challenges for Carbon Nanotube Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDA 2020 - International Workshop on Advanced Electronic Design Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Xidian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02549406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Emerging Trend in Post Moore Era: Monolithic 3D IC Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC 2020 - 25th Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02487849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward New Era of Computing: From Devices to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What’s next in Computing ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical design and optimisation methods for TSV-based 3D and monolithic 3D integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC-ESSCIRC 2019 - 15th Workshop on Heterogeneous Integration of Nanomaterials and Innovative Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Krakow, Poland. pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Interconnects: A Technology-System-Level Design Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM 2019 - 65th IEEE International Electron Device Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.23.1.1-23.1.4, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM19573.2019.8993558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Power Delivery and Analysis of Power-Supply Noise During Testing in Monolithic 3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Koneru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS 2019 - 37th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Monterey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2019.8758650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02131987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartVista: Smart Autonomous Multi Modal Sensors for Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafil M. Razeeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cian O'Murchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Sebelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indranil Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart System Integration - 13th International Conference and Exhibition on Integration Issues of Miniaturized Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02132005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Supply Noise Analysis for Monolithic 3D ICs Using Electrical and Thermal Co-Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Koneru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnendu Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics Circuits and Systems (ICECS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.217-220, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Integration Roadmap (HIR): Co-Design Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02403741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physics-based investigation of Pt-salt doped carbon nanotubes for local interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEDM: International Electron Devices Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEDM.2017.8268502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on carbon nanotube BEOL interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Jaehyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abitha Dhavamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2018 - 21st Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.937-942, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE.2018.8342144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Progress on Carbon Nanotube Integration for BEOL Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abitha Dhavamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lilienthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IITC: International Interconnect Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Santa Clara, United States. pp.16-18, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IITC.2018.8430411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chameleon: A Thermally Adaptive Error Correction Code Design for STT-MRAM LLCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation Conference (DAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Dual Reference Computing-in-Memory Implementation and Design Space Exploration Within STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2018 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. pp.275-280, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2018.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical performance of carbon-based power distribution networks with thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomeh Heidari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baveno, Italy. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2017.7944044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronised 4-Phase Resonant Power Clock Supply for Energy Efficient Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC: International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Carbon Nanotube Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoms-to-circuits simulation investigation of CNT interconnects for next generation CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Amoroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kamakura, Japan. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD.2017.8085287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and Performance Analysis of Doped SW/DW CNT for On-Chip Interconnect Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPHENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical model for CNT and Cu-CNT composite interconnects: from density functional theory to circuit-level simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Jaehyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadi Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar Petkov Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCN: International Workshop on Computational Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of vacancy defects on CNT interconnects: From statistical atomistic study to circuit simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaehyun Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Sadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kamakura, Japan. pp.157-160, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SISPAD.2017.8085288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01795799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic to circuit level modeling of defective doped SWCNTs with contacts for on-chip interconnect application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Jaehyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vihar P. Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asenov Asen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMDC: Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Singapore, Singapore. pp.66-67, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2017.8350506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01880220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-based Power Delivery Networks for nanoscale ICs: electrothermal performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano De Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NANO: Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.416-419, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANO.2015.7388625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and performance evaluation for STT-MRAM under temperature variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2016.7463380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of reliability and performance for STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, QC, Canada. pp.1150-1153, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrical and thermal properties of carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Zimbabwe. pp.25-32, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clustering technique for fast electrothermal analysis of on-chip power distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano De Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation of Carbon Nanotube Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISPAD: Simulation of Semiconductor Processes and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the power-clock network impact on adiabatic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future prospects of carbon nanotube interconnects for energy efficient integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano De Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2016.7463379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermal Modeling and Analysis of Carbon Nanotube Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical description and analysis of doped carbon nanotube interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power And Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brême, Germany. pp.250-255, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2016.7833695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A body-biasing of readout circuit for STT-RAM with improved thermal reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS: International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.1530-1533, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01720592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture-level cache simulation framework supporting advanced PMA STT-MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH: Nanoscale Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, MA, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NANOARCH.2015.7180576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analysis of On-chip DC-DC Converters for Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane Mouslih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.557-560, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Energy Study for 28nm FDSOI Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Kheirallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles R. Ducharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2015.7103149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01168602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Exploration of 3D NoCs with Resistive-Open TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Emmanuel Effiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2015 - International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.579-584, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A node clustering reduction scheme for power grids electrothermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Magistris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Maffucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2015.7237399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube interconnects for energy-efficient integrated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TNT: Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01446233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring potentials of perpendicular magnetic anisotropy STT-MRAM for cache design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youguang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSICT: International Conference on Solid-State and Integrated Circuit Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Guilin, China. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSICT.2014.7021342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.207-212, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and diagnosis of power switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal characterization of Through-Silicon Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2014.6813859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSV aware timing analysis and diagnosis in paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance exploration of partially connected 3D NoCs under manufacturing variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelise Kologeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gamatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014 - 12th IEEE International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Evaluation of Functional Programs for Power-Aware Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATW: North Atlantic Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Johnson City, NY, United States. pp.69-72, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NATW.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intra-cell defect grading tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bernabovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply noise-aware workload assignments for homogeneous 3D MPSoCs with thermal consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Singapore, Singapore. pp.544-549, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPDAC.2014.6742948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, United States. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2014.6847830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viyas Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horizontally aligned carbon nanotubes for efficient power delivery in 3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2014.6844535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Wali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.223-225, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01921630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Venice, Italy. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Source Bias for Improved Resistive-Open Defect Coverage during SRAM Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2013 - 16th Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2013.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Santa Clara, CA, United States. pp.460-467, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00817224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency domain power and thermal integrity analysis of 3D power delivery networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI: Signal and Power Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaPIW.2013.6558328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01238433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanqing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natale, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ioana Vatajelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00818984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.161-166, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC: Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2012.6176526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00689024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS: South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hawaii, United States. pp.50-55, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2012.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo B. Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.189-194, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fast Track real time processor and its impact on muon isolation, tau and b-jet online selections at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mccarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Melachrinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Time Conference (RT), 2010 17th IEEE-NPSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTC.2010.5750337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance studies of CMS Pixel Tracker using DC-DC conversion powering scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalith Perera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposuim &amp; Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Knoxville, TN, United States. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2010.5873924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of decoupling capacitor effectiveness in power and ground grid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2009 - 10th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, San Jose, CA, United States. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED.2009.4810371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01248628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power distribution studies for CMS forward tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Turqueti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Kwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium Conference Record (NSS/MIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSSMIC.2009.5402390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration study of power-gated grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLPED: International Symposium on Low Power Electronics and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.315-318, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1594233.1594311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply noise aware workload assignment for multi-core systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kozhaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAD: International Conference on Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2008.4681594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of reliability issues in clock distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lake Tahoe, CA, United States. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCD.2008.4751847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromigration and voltage drop aware power grid optimization for power gated ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chieh Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLPED: International Symposium on Low Power Electronics and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portland, OR, United States. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1283780.1283866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of power-gated ICs with multiple power gating configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Marek-Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Chieh Chang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAD: International Conference on Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, CA, United States. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD.2007.4397361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01973830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Oscillatory Neural Networks for AI Edge Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Investigation of Self-Assembly Induced by Capillary-Forces in Arrays of Carbon Nanotubes—From Density Functional Theory to Gecko’s Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04093664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Oscillatory Neural Networks for AI Edge Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03737606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Modeling of Response Characteristics of VO2-Based Sensory Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS 2022 - Albany Nanotechnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Albany, NY, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Travelling Salesman Problem in Continuous Phase Domain with Neuromorphic Oscillatory Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI, Neuroscience and Hardware: From Neural to Artificial Systems and Back Again</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Quantum Mechanical Simulations of Defective MoS2 and Au Interfaces in 2D nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMRISYS 2022 - 5th International Conference on Memristive Materials, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cambridge, MA, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04023845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD Electrothermal Simulations of Beyond-CMOS VO2 temperature-sensing neuron devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMRISYS 2022 - 5th International Conference on Memristive Materials, Devices &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, MA, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-programming Applications in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03665905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Multi-programming Applications in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bristol Quantum Information Technologies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03665917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU H2020 NeurONN: Two-Dimensional Oscillatory Neural Networks for Energy Efficient Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Karachristou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroNanoForum 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQTC 2021 - 2nd European Quantum Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Ireland. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03413170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 1D and 2D Materials for Health Monitoring Wearable Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tieying Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Yehya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacampagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Implementation of Oscillatory Neural Networks for Artificial Intelligence Edge Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Europe Summer school on HPC Computer Architectures for AI and Dedicated Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Barcelona (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03351242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hardware-aware Heuristic for the Qubit Mapping Problem in the NISQ Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Staffelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU H2020 NEURONN: 2D Oscillatory Neural Networks For Energy Efficient Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Robot Obstacle Avoidance with Oscillatory Neural Networks on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Abernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBM-IEEE AI Compute Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03361187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoS2 for Unconventional Computing and Biosensing Applications: A First Principles Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Boschetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTMS 2021 - Journées "Théorie, Modélisation et Simulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03482154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Sensors Based on 1D/2D Materials for Smart Health Monitoring IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02132507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultimate Power Dissipation for Computing based on Energy-Reversible and Capacitive Electromechanical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02132536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartVista: Smart Autonomous Multi Modal Sensors for Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Singh Dahiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Dhifallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on ‘Smart Bioelectronic and Wearable Systems’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brussels, Belgium. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on Pt-Salt Doped Carbon Nanotubes for Local Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanako Okuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipankar Kalita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02132496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Phase Resonant Power-Clock Supply for Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01800297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Reliability and Performance for STT-MRAM under PVT Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanquing Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaojun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01457244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power-Clock Network on Adiabatic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeanniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. , 10ème Colloque National du GDR SoC-SiP, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Delay Defect Investigation in Critical Path Delay with Multiple TSVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMicro-NE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Campina Grande, Brazil. , X Escola de Microeletrônica do Nordeste, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes for Energy Efficient Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Colloque Physique Theorique et ses Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Carbon Nanotubes as VLSI Interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS Emerging Technology Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01456947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Effect Propagation Based Intra-cell Scan Chain Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhou Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Multiple-Cell-Upsets on a 90mn SRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Tsiligiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Capacitive defects on TAS-MRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling-Based Resistive-Open Defects in TAS-MRAM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. Test Symposium (ETS), 2012 17th IEEE European, 2012, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2012.6233034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Open Defect Analysis for Through-Silicon-Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Momo Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Annecy, France. 17th IEEE European Test Symposium, pp.183, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive Sensor Device with Amplification Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetu Raj Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18167680A. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03023943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetu Raj Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Liang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18167670A. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03023957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Insulator-to-Metal Transition for Simulation of Oscillators based on Vanadium Dioxide for Applications in Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Carapezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power of Electronics and People’s Will</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03025347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeurONN: des neurones oscillants pour une nouvelle architecture informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Science.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03027963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeurONN: des neurones oscillants pour une nouvelle architecture informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l’INS2I (Institut des sciences de l'information et de leurs interactions)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03027940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartVista Open Day Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Todri-Sanial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02387989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId648"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -32881,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC3A4782"/>
+    <w:nsid w:val="7E0B5774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33112,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/todri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235598879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5156-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/~todri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319297446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Seng Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS029E_ch9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS030E_ch7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961010v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03629922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03591176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03655688v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03133231v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Corti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Karg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02823189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetu Raj Pandey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01255761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04743160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Harnack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47642-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00045a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04058178v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01722" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04230790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plews" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acf2bf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05926" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-16-925" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-08672-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03765254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Suau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acb2ef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00995" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03164135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3107771" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03891853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04116A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00295G" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Elloumi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593103v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2022.3203153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23629-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729590v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00196-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2021.3127652" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Avedillo de Juan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez Trav&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Quintana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.655823" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03185020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.713054" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3085133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197299v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.694549" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2021.3128756" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02956191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2020.3026544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy S. Abadir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tughrul Arslan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirn Chye Boon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2886389" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2803340" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2802320" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879928v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Lin Zhao" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-018-1868-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446125v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2543260" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Magnani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano De Magistris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2535390" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2549275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446148v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2608910" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255756v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756554" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowska" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2010.2080694" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annovi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bevacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12037" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2009.2036267" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gonos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Suna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty Gregg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007933v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584954.3584999" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03456555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774512" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03690212v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03144" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03844104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE54828.2022.9967581" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762103v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586865v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517343.3517348" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03666874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Kurylin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hardelin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magueresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891923" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670565v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS53764.2022.9781525" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03610810v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03725704v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737597v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546790.3546822" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761881v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670507v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658118v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270246v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03414261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354108v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197330v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC52342.2021.9467129" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354075v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227814v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03220960v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03365217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246688v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00084" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354059v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS51544.2021.9469864" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03441142v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11293" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430916v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197160v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462761" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025169v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024235v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023088v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025221v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02549406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02487849v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993558" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387999v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02131987v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Koneru" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2019.8758650" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafil M. Razeeb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Murchu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sebelius" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Bose" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617951" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02403741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880209v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Liu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880184v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ouyang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00058" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoroso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085287" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Magistris" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomeh Heidari" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944044" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800290v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Toufik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Petkov Georgiev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446283v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496292" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457260v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446241v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463379" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457256v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446275v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527449" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446252v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463380" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446739v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388625" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457289v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833421" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01720592v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Yang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168937" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248586v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Sun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180576" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248589v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Magistris" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2015.7237399" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446233v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973585v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813859" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248593v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021342" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2014.6844535" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973645v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2013.6558328" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248627v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccarn" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melachrinos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2010.5750337" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973723v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rivera" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwan" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5873924" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248628v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matheron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810371" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973782v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Turqueti" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5402390" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973747v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594233.1594311" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973807v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowksa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2008.4751847" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kozhaya" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2008.4681594" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973890v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Chang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283780.1283866" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973830v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2007.4397361" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093664v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936349v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846335v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04023845v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665905v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665917v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936388v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275340v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03351242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270397v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482154v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275754v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03413170v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800297v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457244v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanquing Cheng" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456951v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456947v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023943v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023957v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402235v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027940v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027963v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025347v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387989v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/todri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8573-2910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235598879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-awivq4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-5156-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/~todri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maffucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319297446" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Seng Tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Belleville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraju P. Mohanty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29746-0_10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS029E_ch9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS030E_ch7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carapezzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boschetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Abernot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03655688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Niu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03629922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03591176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03133231v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Corti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Karg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Tieying" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yehya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02823189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetu Raj Pandey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02530086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Azemard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01255761v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05347029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Haverkort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Sabo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ae0eab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finocchio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Anne C Incorvia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giordano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad299a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04743160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Harnack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47642-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03817195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acb2ef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03765254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Suau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Staffelbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3529398" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04230790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plews" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/acf2bf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c05926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00045a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129945v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1196796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04058178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01722" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-02-16-925" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-08672-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04290523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4386/ace9f5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00196-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmei Chen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Elloumi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03164135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3107771" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03891853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h5040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2022.3146125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00295G" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04116A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2022.3203153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23629-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03185020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jim&#233;nez Trav&#233;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Avedillo de Juan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.713054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430793v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJNANO.2021.3127652" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Quintana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.655823" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03432278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3085133" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197299v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.694549" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03231504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JETCAS.2021.3128756" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02932782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacampagne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000547" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02956191v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TQE.2020.3026544" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Boudaden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swatchith Lal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Gulzar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0162003JES" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02082869v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeyoung Lee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2901658" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2666" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171964v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy S. Abadir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tughrul Arslan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirn Chye Boon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2018.2886389" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Lin Zhao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-018-1868-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyun Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikru Adamu-Lema" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Nagy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar P. Georgiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2853550" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880065v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuyang Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youguang Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2803340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868421" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Georgiev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2802320" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01879940v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2868424" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Dhavamani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2017.2689538" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2543260" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Magnani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano De Magistris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2016.2535390" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446137v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2016.2549275" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446148v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bi Wu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2608910" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255756v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Bhanja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2756554" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248575v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowska" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2010.2080694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255752v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kwan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreazza" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annovi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beretta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bevacqua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/5/12/C12037" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880086v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2009.2036267" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007951v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Suna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marty Gregg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181366" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093322v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945180v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gonos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007933v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gauthier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584954.3584999" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03761881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658118v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737597v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546790.3546822" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762103v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03586865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517343.3517348" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03593773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03456555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774512" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03690212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.03144" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03844104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Amara" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE54828.2022.9967581" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03666874v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Kurylin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Hardelin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magueresse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9891923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03658097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670565v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS53764.2022.9781525" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03610810v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03725704v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363969v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03430916v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00066" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197160v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462761" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363877v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197069v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03414261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03229262v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354108v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03197330v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRC52342.2021.9467129" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354075v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03220960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03365217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00084" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03363641v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieying Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS51544.2021.9469864" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03441142v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecsa-8-11293" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03354059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903236v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139154" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025169v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024235v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023088v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03022129v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03024126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Karachristou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025260v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02549406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02487849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025126v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387999v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02388007v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM19573.2019.8993558" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02131987v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Koneru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Chakrabarty" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2019.8758650" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132005v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafil M. Razeeb" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian O'Murchu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sebelius" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Bose" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880158v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617951" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02403741v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795777v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalita" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268502" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880198v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Uhlig" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jaehyun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342144" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880138v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lilienthal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liske" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2018.8430411" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijun Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880184v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ouyang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00058" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795816v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Magistris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomeh Heidari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944044" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768831v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeanniot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123661" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457269v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795803v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Amoroso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Sadi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085287" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800286v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800290v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Toufik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vihar Petkov Georgiev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01795799v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SISPAD.2017.8085288" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01880220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asenov Asen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2017.8350506" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446739v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2015.7388625" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446252v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463380" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446275v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527449" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457289v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833421" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496292" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348476v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fanet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496270" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446241v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2016.7463379" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457256v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457338v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2016.7833695" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01720592v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Yang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168937" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248586v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Sun" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH.2015.7180576" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446182v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Mouslih" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.96" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01168602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Kheirallah" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2015.7103149" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Effiong" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.49" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248589v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Magistris" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2015.7237399" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01446233v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248593v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT.2014.7021342" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973585v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2014.6813859" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248595v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelise Kologeski" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933985" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973590v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2014.6844535" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248609v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.30" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973645v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2013.6558328" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248627v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccarn" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melachrinos" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meroni" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negri" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2010.5750337" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973723v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rivera" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kwan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalith Perera" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2010.5873924" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248628v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matheron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2009.4810371" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973782v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Turqueti" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5402390" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973747v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1594233.1594311" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973860v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kozhaya" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2008.4681594" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973807v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Marek-Sadowksa" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2008.4751847" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973890v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Chang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283780.1283866" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01973830v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2007.4397361" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129966v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04093664v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737606v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936349v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846335v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04023845v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936388v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03665917v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364335v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03413170v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275754v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03351242v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275340v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03270397v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361187v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03482154v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132507v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132536v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387949v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02132496v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800297v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457244v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanquing Cheng" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Zhang" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456996v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456983v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456951v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01456947v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023943v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03023957v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402235v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025347v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027963v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027940v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02387989v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>