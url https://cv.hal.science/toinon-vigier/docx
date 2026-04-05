--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -714,748 +714,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
+                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Laurin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635206v1</w:t>
+                <w:t xml:space="preserve">hal-04268295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Academic Trends in Neuropsychological Tests for Executive Functions Using Virtual Reality: Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euisung Kim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464064v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manri Cheon</w:t>
+                <w:t xml:space="preserve">Examining the Academic Trends in Neuropsychological Tests for Executive Functions Using Virtual Reality: Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euisung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.e30249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205749v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking motor activity in Virtual Reality to reveal cognitive functioning: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+                <w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manri Cheon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Krasula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghyuk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4782⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.116150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464066v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junghyuk Lee</w:t>
+                <w:t xml:space="preserve">Tracking motor activity in Virtual Reality to reveal cognitive functioning: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jong-Seok Lee</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2020.3032026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205745v1</w:t>
+                <w:t xml:space="preserve">hal-03464066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghyuk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Seok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2020.3032026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quality Evaluation of 3D Objects in Mixed Reality For Different Lighting Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (11), pp.128-1-128-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.11.HVEI-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1465,1774 +1573,1774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290996v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Drozd</w:t>
+                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269259v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290987v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907281v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520679v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.8210-8214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807751v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448123⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.531-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243995v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807718v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Communier</w:t>
+                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526290v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of immersive and interactive systems to objectively and subjectively characterize user experience in work places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Media eXperience (IMX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t>
+              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247652v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
+                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
+              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472179v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Fela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Zacharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Labayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM '22: The 30th ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.19-25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552482.3556554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,516 +3355,516 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqas Ellahi</w:t>
+                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612844v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611803v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyi Wu</w:t>
+                <w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611564v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,1981 +3879,1981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Light Field Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghyuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongseok Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, athenes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hokyoung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongil Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axes and Coordinate Systems Representations for Immersive Analytics of Multi-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Big Data Visual and Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Konstanz, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/bdva.2018.8533892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
+                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ameil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676116v1</w:t>
+                <w:t xml:space="preserve">hal-02068712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02068712v1</w:t>
+                <w:t xml:space="preserve">hal-01631306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631306v1</w:t>
+                <w:t xml:space="preserve">hal-01676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
+                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438356v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
+                <w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Krasula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t>
+              <w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438390v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t>
+                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438385v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
+                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438378v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3U3D 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5755,51 +5863,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Evaluating Fidelity of Restitution of Subjective Impressions in Immersive Virtual Reality in Daylit Interior Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5841,51 +5949,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023-30th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubbljana, Slovenia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5895,311 +6003,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin de la Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1034, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-347, 2022, Studies in Computational Intelligence, 978-3-030-99108-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Scientific Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6346,51 +6454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.bunantes.idm.oclc.org/chapter/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.bunantes.idm.oclc.org/chapter/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>