--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -208,291 +208,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
+                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Atié</w:t>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Spur</w:t>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Drozd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEUKOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268429v1</w:t>
+                <w:t xml:space="preserve">hal-05253435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
+                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Georges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253435v1</w:t>
+                <w:t xml:space="preserve">hal-05268429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in point cloud visual quality assessment: a systematic review</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of virtual reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.30-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,2116 +1547,2116 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Drozd</w:t>
+                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
+              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269259v1</w:t>
+                <w:t xml:space="preserve">hal-05290996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290987v1</w:t>
+                <w:t xml:space="preserve">hal-05269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907281v1</w:t>
+                <w:t xml:space="preserve">hal-05290987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290996v1</w:t>
+                <w:t xml:space="preserve">hal-04907281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807751v1</w:t>
+                <w:t xml:space="preserve">hal-04520679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243995v3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.531-535, </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.8210-8214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807718v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.531-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520679v1</w:t>
+                <w:t xml:space="preserve">hal-04807718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247652v1</w:t>
+                <w:t xml:space="preserve">hal-04526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of immersive and interactive systems to objectively and subjectively characterize user experience in work places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Media eXperience (IMX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
+                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t>
+              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617871v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472179v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Communier</w:t>
+                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebranchu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526290v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t>
+                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Fela</w:t>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Pastor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Zacharov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850338v1</w:t>
+                <w:t xml:space="preserve">hal-05302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Atié</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Fela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Zacharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Labayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM '22: The 30th ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3552482.3556554⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880569v1</w:t>
+                <w:t xml:space="preserve">hal-03850338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqas Ellahi</w:t>
+                <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Labayrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM '22: The 30th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.19-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552482.3556554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373631v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373606v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiyi Wu</w:t>
+                <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611564v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,2046 +3814,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqas Ellahi</w:t>
+                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Light Field Imaging Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504946v1</w:t>
+                <w:t xml:space="preserve">hal-02611564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Ellahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">European Light Field Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988664v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01970894v1</w:t>
+                <w:t xml:space="preserve">hal-01988664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghyuk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seongil Lee</w:t>
+                <w:t xml:space="preserve">Jongseok Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, athenes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970910v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axes and Coordinate Systems Representations for Immersive Analytics of Multi-Dimensional Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Jieun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hokyoung Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongil Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Big Data Visual and Immersive Analytics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898445v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axes and Coordinate Systems Representations for Immersive Analytics of Multi-Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Big Data Visual and Immersive Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Konstanz, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/bdva.2018.8533892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068712v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t>
+                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655280v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631306v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
+                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ameil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676116v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438390v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t>
+                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438385v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
+                <w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Krasula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438378v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
+                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438356v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
+                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478707v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
+                <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880383v1</w:t>
+                <w:t xml:space="preserve">hal-02478707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
+                <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476418v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
+                <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3U3D 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476304v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3U3D 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5863,451 +5980,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Evaluating Fidelity of Restitution of Subjective Impressions in Immersive Virtual Reality in Daylit Interior Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023-30th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubbljana, Slovenia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Complexity and Scientific Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6454,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.bunantes.idm.oclc.org/chapter/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>