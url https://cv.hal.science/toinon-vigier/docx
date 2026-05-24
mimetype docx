--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,291 +208,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
+                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Georges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253435v1</w:t>
+                <w:t xml:space="preserve">hal-05268429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidelity of Immersive Representations of Luminous Atmospheres in VR HMDs: Comparing Real Daylit Iconic Interiors and their 360° images</w:t>
+                <w:t xml:space="preserve">Towards teleconsultations in the metaverse: design and preliminary study of an immersive teleclinic for neuro-psychological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Atié</w:t>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Spur</w:t>
+                <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Drozd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Siret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LEUKOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-31. </w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15502724.2025.2549001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2025.1545569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268429v1</w:t>
+                <w:t xml:space="preserve">hal-05253435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in point cloud visual quality assessment: a systematic review</w:t>
               </w:r>
@@ -714,856 +714,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t>
+                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268295v1</w:t>
+                <w:t xml:space="preserve">hal-03635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the Academic Trends in Neuropsychological Tests for Executive Functions Using Virtual Reality: Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Péré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+                <w:t xml:space="preserve">Euisung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieun Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.e30249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/30249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635206v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Academic Trends in Neuropsychological Tests for Executive Functions Using Virtual Reality: Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manri Cheon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euisung Kim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Lukáš Krasula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghyuk Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30249⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.116150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464064v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity of objective image quality metrics: A new methodology for performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manri Cheon</w:t>
+                <w:t xml:space="preserve">Tracking motor activity in Virtual Reality to reveal cognitive functioning: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2021.116150⟩</w:t>
+              <w:t xml:space="preserve">International journal of virtual reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.30-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205749v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking motor activity in Virtual Reality to reveal cognitive functioning: A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ribeiro</w:t>
+                <w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghyuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Seok Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IJVR.2021.21.1.4782⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2020.3032026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464066v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Color Gamut Image Content Characterization: Method, Evaluation, and Applications</w:t>
-[...82 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality Evaluation of 3D Objects in Mixed Reality For Different Lighting Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (11), pp.128-1-128-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2020.11.HVEI-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1573,1891 +1465,1891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2025, Saint-Malo, France. pp.1420-1421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290996v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminous Atmospheres 360: Comparing VR HMDs and UHD Screens for Reproducing Architectural Daylight Atmospheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Drozd</w:t>
+                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00356⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Nantes (France), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME59968.2025.11209489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269259v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Quality Assessment for Point Clouds of Digital Humans with Shaded Rendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Multimedia &amp; Expo (ICME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290987v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A teleclinic for Neuro-psychological Assessment in the Metaverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+                <w:t xml:space="preserve">Emerging challenges in subjective quality assessment of volumetric videos in eXtended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 17th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Madrid, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX65720.2025.11219888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907281v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520679v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la compression des normales sur l'évaluation de qualité subjective de nuages de points éclairés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et représentation des signaux audiovisuels (CORESA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.8210-8214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807751v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conditions for omnidirectional video with spatial audio in terms of subjective quality and impacts on objective metrics resolving power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lebreton</w:t>
+                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448123⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.531-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243995v3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of point cloud normals compression on objective quality assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards immersive teleclinics in the Metaverse: the case of neuropsychological consultation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference A Metaverse for the good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMRN European Metaverse Research Network, Apr 2024, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807718v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Communier</w:t>
+                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.423-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526290v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of immersive and interactive systems to objectively and subjectively characterize user experience in work places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Scarpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Media eXperience (IMX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3573381.3597227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based Lighting of 3D Point Clouds for Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Tious</w:t>
+                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3573381.3597231⟩</w:t>
+              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3573381.3597233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247652v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of immersive and interactive methodology based on physiological indicators to subjectively and objectively assess comfort and performances in work offices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Scarpa</w:t>
+                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Haese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive media experience (IMX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617871v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+                <w:t xml:space="preserve">A Virtual Mobility Test to Evaluate Functional Vision of Visual Impaired Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Communier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lebranchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t>
+              <w:t xml:space="preserve">IMXw '23: ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472179v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Fela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Zacharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Taipei City, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302352v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation on audio-visual dataset of 360 content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nick Zacharov</w:t>
+                <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Labayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW56448.2022.9859426⟩</w:t>
+              <w:t xml:space="preserve">MM '22: The 30th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisbonne, Portugal. pp.19-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3552482.3556554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850338v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Calibrated 360° Stereoscopic HDR Image Dataset for Architectural Lighting Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Atié</w:t>
+                <w:t xml:space="preserve">Ethical Principles in Industry 4.0 Automated Decision-Making Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bellenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de la Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM '22: The 30th ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3552482.3556554⟩</w:t>
+              <w:t xml:space="preserve">SOHOMA 2021: Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France. pp.333-347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99108-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880569v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine-learning framework to predict TMO preference based on image and visual attention features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3472,516 +3364,516 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd international workshop on multimedia signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF THE BUBBLE VIEW METAPHOR FOR THE CROWDSOURCING STUDY OF VISUAL ATTENTION DEPLOYMENT IN TONE-MAPPED IMAGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waqas Ellahi</w:t>
+                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612844v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">HMM-Based Framework to Measure the Visual Fidelity of Tone Mapping Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icmew46912.2020.9106029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611803v1</w:t>
+                <w:t xml:space="preserve">hal-02612844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shiyi Wu</w:t>
+                <w:t xml:space="preserve">Can Visual Scanpath Reveal Personal Image Memorability? Investigation of HMM Tools for Gaze Patterns Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+              <w:t xml:space="preserve">2020 Twelfth International Conference on Quality of Multimedia Experience (QoMEX 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611564v1</w:t>
+                <w:t xml:space="preserve">hal-02611803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of public light field datasets for visual quality assessment and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas Ellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,1981 +3888,1981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Light Field Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Borovets, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perception-Based Framework for Wide Color Gamut Content Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghyuk Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongseok Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, athenes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2018.8451497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care TVX: Challenges and Design to Improve TV in In-hospital Environment and for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hokyoung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongil Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TVX '18 Proceedings of the 2018 ACM International Conference on Interactive Experiences for TV and Online Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axes and Coordinate Systems Representations for Immersive Analytics of Multi-Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Fonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Big Data Visual and Immersive Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Konstanz, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/bdva.2018.8533892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
+                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ameil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676116v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068712v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual attention as a dimension of QoE: Subtitles in UHD videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience (IEEE QoMEX 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2016.7498924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631306v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
+                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438356v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Krasula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Milliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t>
+                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438390v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t>
+                <w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438378v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Visual Cues on Climate Perception in Virtual Urban Environments: A User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. pp.500-505, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iV.2015.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive suggestion and perception of climatic effects in virtual urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dublin, France. pp.126 - 140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2492494.2501896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling the urban project: the use of virtual reality for a perceptual approach of the urban climatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAEA11 - 11th European Architectural Envisioning Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugenio Morello, Barbara E.A. Piga, Sep 2013, Milan, Italy. p. 297-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new concept of perceptual fidelity to augment virtual urban environments with microclimatic ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3U3D 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201203002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sensory delineation of microclimatic urban ambiances in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5980,180 +5872,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Evaluating Fidelity of Restitution of Subjective Impressions in Immersive Virtual Reality in Daylit Interior Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toinon Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023-30th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Ljubbljana, Slovenia. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMXw '23: Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-11, 2023, 979-8-4007-0845-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and Scientific Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
@@ -6441,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Scarpa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2025.2549001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2025.1545569" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tious" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2024.1420060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Hyun Kwon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Choi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2023.0314" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euisung Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manri Cheon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghyuk Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2021.21.1.4782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Seok Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3032026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2020.11.HVEI-128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00356" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME59968.2025.11209489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX65720.2025.11219888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243995v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Pastor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebreton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Thevenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Haese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3597233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crozet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Communier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Fela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Zacharov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW56448.2022.9859426" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880569v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labayrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552482.3556554" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de la Higuera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ellahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483985" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icmew46912.2020.9106029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611803v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970894v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongseok Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451497" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hokyoung Ryu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongil Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898445v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bdva.2018.8533892" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.89" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880383v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492494.2501896" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>