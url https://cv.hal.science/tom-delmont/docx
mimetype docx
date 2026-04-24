--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -218,499 +218,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
+                <w:t xml:space="preserve">A new deep-branching environmental lineage of algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Crédeville</w:t>
+                <w:t xml:space="preserve">Mahwash Jamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy El Hourany</w:t>
+                <w:t xml:space="preserve">Thomas Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swan Sow</w:t>
+                <w:t xml:space="preserve">Thibault Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Depaty</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363600v1</w:t>
+                <w:t xml:space="preserve">hal-05363587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new deep-branching environmental lineage of algae</w:t>
+                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahwash Jamy</w:t>
+                <w:t xml:space="preserve">Margaux Crédeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huber</w:t>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Antoine</w:t>
+                <w:t xml:space="preserve">Swan Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
+                <w:t xml:space="preserve">Manon Depaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363587v1</w:t>
+                <w:t xml:space="preserve">hal-05363600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t>
+                <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Murat Eren</w:t>
+                <w:t xml:space="preserve">Maxime Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Koonin</w:t>
+                <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363610v1</w:t>
+                <w:t xml:space="preserve">hal-04797458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Koonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Billard</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04797458v1</w:t>
+                <w:t xml:space="preserve">hal-05363610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t>
               </w:r>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Hikida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -810,51 +810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,211 +926,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Environmental genomics points to non-diazotrophic $Trichodesmium$ species abundant and widespread in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308022v1</w:t>
+                <w:t xml:space="preserve">hal-03480637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental genomics points to non-diazotrophic $Trichodesmium$ species abundant and widespread in the open ocean</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03480637v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
               </w:r>
@@ -1155,51 +1155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1266,103 +1266,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf098. </w:t>
@@ -1439,64 +1439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Hikida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Eremiobacterota with &amp;lt;i&amp;gt;nifH&amp;lt;/i&amp;gt; homologues in tundra soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor S Pessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan P Zehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprospecting marine microbial genomes to improve biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,628 +1866,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
+                <w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+                <w:t xml:space="preserve">Umberto Rosani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Lacroix</w:t>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wiart</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406189v2</w:t>
+                <w:t xml:space="preserve">pasteur-04162270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385851v1</w:t>
+                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Vanni</w:t>
+                <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom O Delmont</w:t>
+                <w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart Krupovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04162270v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gehlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,325 +3189,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+                <w:t xml:space="preserve">The Ocean Gene Atlas v2.0: online exploration of the biogeography and phylogeny of plankton genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(team) Tara Oceans Coordinators</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+                <w:t xml:space="preserve">hal-03696136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Gene Atlas v2.0: online exploration of the biogeography and phylogeny of plankton genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecubin</w:t>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(team) Tara Oceans Coordinators</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696136v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-led, integrated, reproducible multi-omics with anvi'o</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Kiefl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,697 +3669,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04284763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut Microbiota Linked with Reduced Fear of Humans in Red Junglefowl Has Implications for Early Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Puetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessika Fuessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Murat Eren</w:t>
+                <w:t xml:space="preserve">Ostaizka Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggn2.202100018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480646v1</w:t>
+                <w:t xml:space="preserve">hal-04376251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soichiro Kijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urara Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Linked with Reduced Fear of Humans in Red Junglefowl Has Implications for Early Domestication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunxue Guo</w:t>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Veseli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guojie Zhang</w:t>
+                <w:t xml:space="preserve">Jessika Fuessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (4), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ggn2.202100018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376251v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic recombination between homologous chromosomes drives genomic diversity in diatoms</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Bulankova</w:t>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Sekulić</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.013⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333507v1</w:t>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitotic recombination between homologous chromosomes drives genomic diversity in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bulankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Sekulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Endo</w:t>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.3221-+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-resolved metagenomics suggests a mutualistic relationship between $Mycoplasma$ and salmonid hosts</w:t>
               </w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W. Fields</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (4), pp.614-622. </w:t>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Reddington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
@@ -5547,51 +5547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing rare soil microbial genomes using in situ enrichments and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,307 +5796,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new bacterial catabolic genes and mobile genetic elements by high throughput genetic screening of a soil metagenomic library</w:t>
+                <w:t xml:space="preserve">Large-Scale Metagenomic-Based Study of Antibiotic Resistance in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhuofei Xu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.036⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.voir DOI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989480v1</w:t>
+                <w:t xml:space="preserve">hal-00988678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Metagenomic-Based Study of Antibiotic Resistance in the Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of new bacterial catabolic genes and mobile genetic elements by high throughput genetic screening of a soil metagenomic library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Nesme</w:t>
+                <w:t xml:space="preserve">Luka Ausec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+                <w:t xml:space="preserve">Zhuofei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00988678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life on Human Surfaces: Skin Metagenomics</w:t>
               </w:r>
@@ -6326,687 +6326,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing microbial communities and performing global comparisons in the 'omic era.</w:t>
+                <w:t xml:space="preserve">Structure, fluctuation and magnitude of a natural grassland soil metagenome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin P. Keegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (9), pp.1625-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2012.55⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.1677-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747239v1</w:t>
+                <w:t xml:space="preserve">hal-00747243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, fluctuation and magnitude of a natural grassland soil metagenome.</w:t>
+                <w:t xml:space="preserve">Describing microbial communities and performing global comparisons in the 'omic era.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6 (9), pp.1677-87. </w:t>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.1625-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747243v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic exploration of antibiotic resistance in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Malandain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747250v1</w:t>
+                <w:t xml:space="preserve">hal-00629407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic comparison of direct and indirect soil DNA extraction approaches</w:t>
+                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian M. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (3), pp.397-400. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.1837-1843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629399v1</w:t>
+                <w:t xml:space="preserve">hal-00747250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic exploration of antibiotic resistance in soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic comparison of direct and indirect soil DNA extraction approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (3), pp.229-235. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3), pp.397-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629407v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the Soil Metagenome for Studies of Microbial Diversity</w:t>
               </w:r>
@@ -7018,64 +7018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian M. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,64 +7710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,368 +7812,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing microbial communities for finding new enzymes and sequentially reconstruct genomes from complex metagenomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing microbial communities for sequentially reconstruct genomes from complex metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Congress of European Microbiologists (FEMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany. pp.S32, SOIL METAGENOMICS, Hall 5</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932256v1</w:t>
+                <w:t xml:space="preserve">hal-00821702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing microbial communities for sequentially reconstruct genomes from complex metagenomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criblage génétique d'une banque fosmidique d'ADN métagénomique d'un sol de référence pour la recherche de gènes fonctionnels d'intérêt industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.1147</w:t>
+              <w:t xml:space="preserve">VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Parent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821702v1</w:t>
+                <w:t xml:space="preserve">hal-00925344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criblage génétique d'une banque fosmidique d'ADN métagénomique d'un sol de référence pour la recherche de gènes fonctionnels d'intérêt industriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Managing microbial communities for finding new enzymes and sequentially reconstruct genomes from complex metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Parent, France</w:t>
+              <w:t xml:space="preserve">5th Congress of European Microbiologists (FEMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany. pp.S32, SOIL METAGENOMICS, Hall 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925344v1</w:t>
+                <w:t xml:space="preserve">hal-00932256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOIL METAGENOMIC: WHERE IS THE DIVERSITY?</w:t>
               </w:r>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t>
@@ -8620,64 +8620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Metagenomic Exploration of the Rare Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9004,51 +9004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schechter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trigodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Pessi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Zehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02661-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitam&#228;ki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Virkkala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Eronen-Rasimus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00424-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Barber&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67667" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Shaiber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00834-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112355118j1of10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Puetz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostaizka Aizpurua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Guo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggn2.202100018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A. Rasmussen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper R. Villumsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Duchene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C. Puetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02105-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Miyoshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Cham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny T. M. Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.05.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong R. Guo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Zayed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00990-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02195-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carlijn Alderkamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert L. Van Dijken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Lowry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Lewis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Joy-Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Mckay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensur Dlakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Fields" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0362-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika E. Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reddington" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01228-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423102v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A.M. Chrismas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99223-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schechter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trigodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Pessi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Zehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02661-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitam&#228;ki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Virkkala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Eronen-Rasimus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00424-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Barber&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67667" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Shaiber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00834-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112355118j1of10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Puetz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostaizka Aizpurua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggn2.202100018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A. Rasmussen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper R. Villumsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Duchene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C. Puetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02105-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Miyoshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Cham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny T. M. Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.05.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong R. Guo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Zayed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00990-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02195-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carlijn Alderkamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert L. Van Dijken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Lowry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Lewis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Joy-Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Mckay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensur Dlakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Fields" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0362-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika E. Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reddington" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01228-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423102v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A.M. Chrismas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99223-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>