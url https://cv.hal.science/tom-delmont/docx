--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -66,821 +66,6713 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Medvedeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05442839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of Eremiobacterota with &amp;lt;i&amp;gt;nifH&amp;lt;/i&amp;gt; homologues in tundra soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor S Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan P Zehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Hultman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.e13277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Kijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Hikida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioprospecting marine microbial genomes to improve biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 633 (8029), pp.287-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-024-02661-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Rosani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04162270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04085734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The defensome of complex bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.08.12.553040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406189v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuring of plankton genomic biogeography in the surface ocean under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.393-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-022-01314-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03659872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth characterization of denitrifier communities across different soil ecosystems in the tundra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirja Viitamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Virkkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Eronen-Rasimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-022-00424-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04425162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872935v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04281384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unifying the known and unknown microbial coding sequence space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Schechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Barberán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04425144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priorities for ocean microbiome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gristwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Troublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Acinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ocean Gene Atlas v2.0: online exploration of the biogeography and phylogeny of plankton genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(team) Tara Oceans Coordinators</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gut Microbiota Linked with Reduced Fear of Humans in Red Junglefowl Has Implications for Early Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Puetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ostaizka Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxue Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggn2.202100018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soichiro Kijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urara Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Veseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Fuessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community-led, integrated, reproducible multi-omics with anvi'o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Kiefl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Shaiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Veseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-00834-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04284764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of nondiazotrophic Trichodesmium species abundant and widespread in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (46), pp.e2112355118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112355118j1of10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04284763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitotic recombination between homologous chromosomes drives genomic diversity in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Bulankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Sekulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cock van Oosterhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.3221-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-resolved metagenomics suggests a mutualistic relationship between $Mycoplasma$ and salmonid hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A. Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper R. Villumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara C. Puetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.e579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02105-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early-life microbial restitution reduces colitis risk promoted by antibiotic-induced gut dysbiosis in interleukin 10(-/-) mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawako Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candace Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny T. M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (3), pp.940-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2021.05.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VirSorter2: a multi-classifier, expert-guided approach to detect diverse DNA and RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiarong R. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A. Zayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Varsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00990-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04284766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome reconstruction and functional analysis of eukaryotic marine plankton communities via high-throughput metagenomics and metatranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vorobev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Annamalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.647-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.253070.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional and genetic markers of niche partitioning among enigmatic members of the human oral microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Shaiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy D. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin-Xing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02195-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04300151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of iron and light availability on phytoplankton photosynthetic properties in the Ross Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carlijn Alderkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert L. Van Dijken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate E. Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate M. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah L. Joy-Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04307620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-occurring genomic capacity for anaerobic methane and dissimilatory sulfur metabolisms discovered in the Korarchaeota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke J. Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensur Dlakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew W. Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.614-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0362-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04309464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomic variation in microbial populations inhabiting the marine subseafloor at deep-sea hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rika E. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reveillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Reddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01228-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Basis of Microorganism Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengsheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing rare soil microbial genomes using in situ enrichments and metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Murat Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Özcan C. Esen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-Scale Metagenomic-Based Study of Antibiotic Resistance in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.voir DOI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of new bacterial catabolic genes and mobile genetic elements by high throughput genetic screening of a soil metagenomic library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Ausec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuofei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microbial community development and unseen diversity recovery in inoculated sterile soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Francioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1069 - 1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-014-0925-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life on Human Surfaces: Skin Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering methodological pitfalls for surviving the metagenomic jungle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (8), pp.744-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201200155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, fluctuation and magnitude of a natural grassland soil metagenome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin P. Keegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faubladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.1677-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Describing microbial communities and performing global comparisons in the 'omic era.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (9), pp.1625-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2012.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metagenomic exploration of antibiotic resistance in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.1837-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metagenomic comparison of direct and indirect soil DNA extraction approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3), pp.397-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessing the Soil Metagenome for Studies of Microbial Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian M. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Constancias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.1315-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01526-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative insights into the efficacy of genome-resolved surveys of microbial communities through ribosomal protein phylogeography and EcoPhylo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Klein</w:t>
+                <w:t xml:space="preserve">A new deep-branching environmental lineage of algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahwash Jamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363596v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new deep-branching environmental lineage of algae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
+                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy El Hourany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Depaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363587v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Depaty</w:t>
+                <w:t xml:space="preserve">Quantitative insights into the efficacy of genome-resolved surveys of microbial communities through ribosomal protein phylogeography and EcoPhylo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Schechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trigodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Veseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363600v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected diversity and ecological significance of uncultivable large virus-like particles in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Koonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soichiro Kijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Hikida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjie Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,6251 +6788,359 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental genomics points to non-diazotrophic $Trichodesmium$ species abundant and widespread in the open ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480637v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03166589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Environmental genomics points to non-diazotrophic $Trichodesmium$ species abundant and widespread in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04308022v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring of genomic provinces of surface ocean plankton under climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Equatorial to Polar genomic variability of the microalgae &amp;lt;i&amp;gt;Bathycoccus prasinos&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...5743 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-00579312v1</w:t>
+                <w:t xml:space="preserve">hal-04308022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7158,51 +7158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la découverte des génomes du plancton avec TARA Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM (French national microbial ecology association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7227,51 +7227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ringberg Symposium on Giant Virus Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Ringberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7296,189 +7296,189 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton genomics with Tara Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEM (French national microbial ecology association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium on Polar Microbes and Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tvärminne Zoological Station, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423093v1</w:t>
+                <w:t xml:space="preserve">hal-04423089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton genomics with Tara Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Polar Microbes and Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tvärminne Zoological Station, Finland</w:t>
+              <w:t xml:space="preserve">AFEM (French national microbial ecology association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423089v1</w:t>
+                <w:t xml:space="preserve">hal-04423093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton genomics with Tara Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plankton genomics with Tara Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7503,51 +7503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom environmental genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Life Of Diatoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton genomics with Tara Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeLLi Symposium on New Lineages of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JGI, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,51 +7641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-resolved metagenomics applied to marine microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic meeting in molecular microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Duhrevägen, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7710,90 +7710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7818,77 +7818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing microbial communities for sequentially reconstruct genomes from complex metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,103 +7913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage génétique d'une banque fosmidique d'ADN métagénomique d'un sol de référence pour la recherche de gènes fonctionnels d'intérêt industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Parent, France</w:t>
@@ -8038,103 +8038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing microbial communities for finding new enzymes and sequentially reconstruct genomes from complex metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany. pp.S32, SOIL METAGENOMICS, Hall 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8159,103 +8159,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOIL METAGENOMIC: WHERE IS THE DIVERSITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
@@ -8316,103 +8316,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Gaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Gaïa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Krupovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t>
@@ -8499,51 +8499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gutiérrez-Preciado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,103 +8607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Metagenomic Exploration of the Rare Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Molecular Microbial Ecology I: Metagenomics and Complementary Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.287-298, 2011, 978-0-470-92418-1</w:t>
@@ -8764,51 +8764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting soil microbial communities using metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale de Lyon, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ECDL0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9004,51 +9004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schechter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trigodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Pessi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Zehr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02661-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitam&#228;ki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Virkkala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Eronen-Rasimus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00424-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Barber&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67667" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Shaiber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Miller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00834-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112355118j1of10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Puetz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostaizka Aizpurua" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Guo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggn2.202100018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A. Rasmussen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper R. Villumsen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Duchene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C. Puetz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02105-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miyoshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Miyoshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Cham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny T. M. Lee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.05.054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong R. Guo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Zayed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00990-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Willis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02195-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carlijn Alderkamp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert L. Van Dijken" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Lowry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Lewis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Joy-Warren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13000" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Mckay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensur Dlakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Fields" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0362-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika E. Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reddington" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01228-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423102v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A.M. Chrismas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99223-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fuster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fargette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Pessi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Zehr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13277" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02661-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406189v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wiart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.08.12.553040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01314-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pessi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirja Viitam&#228;ki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Virkkala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Eronen-Rasimus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-022-00424-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04425144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Schechter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Barber&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67667" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Puetz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostaizka Aizpurua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxue Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggn2.202100018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Kiefl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Shaiber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Miller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-00834-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112355118j1of10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A. Rasmussen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper R. Villumsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Duchene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara C. Puetz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02105-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Miyoshi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Miyoshi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace Cham" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny T. M. Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2021.05.054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04284766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong R. Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Zayed" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00990-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vorobev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupouy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Annamal&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.253070.119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy D. Willis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Xing Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02195-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04307620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carlijn Alderkamp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert L. Van Dijken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate E. Lowry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate M. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah L. Joy-Warren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13000" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04309464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J. Mckay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensur Dlakic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Fields" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0362-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622497v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika E. Anderson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Reddington" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01228-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363587v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahwash Jamy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Antoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363596v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trigodet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Klein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03166589v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Timsit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412065v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423087v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423102v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guti&#233;rrez-Preciado" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chica" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A.M. Chrismas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-801238-3.99223-7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090720v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0048" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>