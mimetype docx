--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -785,394 +785,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
+                <w:t xml:space="preserve">Phase shift and Beth-Uhlenbeck formula for an atomic gas in a harmonic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
+              <w:t xml:space="preserve">15eme journée de la matière consensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326812v1</w:t>
+                <w:t xml:space="preserve">hal-01355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase shift and Beth-Uhlenbeck formula for an atomic gas in a harmonic waveguide</w:t>
+                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leyronas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme journée de la matière consensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355490v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold-atom collisions in atomic waveguides: A two-channel analysis</w:t>
+                <w:t xml:space="preserve">Second Order Virial Expansion for an Atomic Gas in Harmonic Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième réunion annuelle du GDR THEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">24th International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228888v1</w:t>
+                <w:t xml:space="preserve">hal-01225568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Virial Expansion for an Atomic Gas in Harmonic Waveguides</w:t>
+                <w:t xml:space="preserve">Ultracold-atom collisions in atomic waveguides: A two-channel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Troisième réunion annuelle du GDR THEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225568v1</w:t>
+                <w:t xml:space="preserve">hal-01228888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1803,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pricoupenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290475v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095531v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Reimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kavoulakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.033628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pricoupenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290475v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095531v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Reimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kavoulakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.033628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>