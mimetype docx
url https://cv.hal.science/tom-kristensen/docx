--- v1 (2026-04-08)
+++ v2 (2026-05-13)
@@ -785,217 +785,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase shift and Beth-Uhlenbeck formula for an atomic gas in a harmonic waveguide</w:t>
+                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leyronas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme journée de la matière consensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physique, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355490v1</w:t>
+                <w:t xml:space="preserve">hal-01326812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
+                <w:t xml:space="preserve">Phase shift and Beth-Uhlenbeck formula for an atomic gas in a harmonic waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Simoni</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pricoupenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
+              <w:t xml:space="preserve">15eme journée de la matière consensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326812v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Order Virial Expansion for an Atomic Gas in Harmonic Waveguides</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pricoupenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290475v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095531v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Reimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kavoulakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.033628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162510v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pricoupenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.023629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290475v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leyronas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.063636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095531v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.042703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Reimann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Kavoulakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.033628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>