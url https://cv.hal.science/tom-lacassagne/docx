--- v0 (2026-04-11)
+++ v1 (2026-05-04)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -286,3642 +286,3776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization and modeling of freshwater and marine microalgae and cyanobacteria mixed cultures</w:t>
+                <w:t xml:space="preserve">Non-Newtonian and surfactant effects on the liquid plug rupture in an airway reopening model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Button</w:t>
+                <w:t xml:space="preserve">Renjie Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Poddar</w:t>
+                <w:t xml:space="preserve">Daulet Izbassarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metin Muradoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Grotberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88, pp.103988. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1023, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.103988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989413v1</w:t>
+                <w:t xml:space="preserve">hal-05589115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
+                <w:t xml:space="preserve">Rheological characterization and modeling of freshwater and marine microalgae and cyanobacteria mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+                <w:t xml:space="preserve">Conor Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Poddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Bontemps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.103988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076497v1</w:t>
+                <w:t xml:space="preserve">hal-04989413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274 (B), pp.126611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889014v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.103147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114940v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-inertial dissipation in particle-laden viscoelastic Taylor-Couette flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.781⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.061501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730882v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures of elastoinertial instabilities in Taylor–Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 986, pp.A27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the flow and turbulence generated by fractal oscillating grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+                <w:t xml:space="preserve">Elasto-inertial dissipation in particle-laden viscoelastic Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Thomas</w:t>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 997, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0228992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736508v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastically modulated wavy vortex flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the flow and turbulence generated by fractal oscillating grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105283⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650790v1</w:t>
+                <w:t xml:space="preserve">hal-04736508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental insights into elasto-inertial transitions in Taylor–Couette flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Balabani</w:t>
+                <w:t xml:space="preserve">Elastically modulated wavy vortex flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (2243), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 330, pp.105283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962440v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental insights into elasto-inertial transitions in Taylor–Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thomy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">T. Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 381 (2246), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 381 (2243), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215397v1</w:t>
+                <w:t xml:space="preserve">hal-03962440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design rules for Background Oriented Schlieren experiments with least-squares based displacement calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mercier</w:t>
+                <w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2023.102395⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (2246), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249140v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics and mixing past pairs of confined microfluidic cylinders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuang Han</w:t>
+                <w:t xml:space="preserve">Design rules for Background Oriented Schlieren experiments with least-squares based displacement calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118349⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2023.102395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964365v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic error and correction of intensity-based I-PLIF for local pH and concentration measurements in unsteady boundary layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow dynamics and mixing past pairs of confined microfluidic cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina P Naveira-Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-023-03726-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.118349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275182v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque scaling at primary and secondary bifurcations in a Taylor–Couette flow of suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic error and correction of intensity-based I-PLIF for local pH and concentration measurements in unsteady boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.78⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (11), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-023-03726-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590801v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent mass transfer near gas-liquid interfaces in water and shear-thinning dilute polymer solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torque scaling at primary and secondary bifurcations in a Taylor–Couette flow of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Simoëns</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122975⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 937, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662049v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto inertia transitions in Taylor Couette flows</w:t>
+                <w:t xml:space="preserve">Turbulent mass transfer near gas-liquid interfaces in water and shear-thinning dilute polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Talks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2022.100115⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.122975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964385v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of elasto-inertial transitions in Taylor–Couette flow by small particles</w:t>
+                <w:t xml:space="preserve">Elasto inertia transitions in Taylor Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.861⟩</w:t>
+              <w:t xml:space="preserve">Science Talks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2022.100115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447211v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-thinning mediation of elasto-inertial Taylor–Couette flow</w:t>
+                <w:t xml:space="preserve">Modulation of elasto-inertial transitions in Taylor–Couette flow by small particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 915, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.104⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185794v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD analysis of oscillating grid turbulence in water and shear thinning polymer solution</w:t>
+                <w:t xml:space="preserve">Shear-thinning mediation of elasto-inertial Taylor–Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐yves Champagne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.17044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131585v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTV measurements of oscillating grid turbulence in water and polymer solutions</w:t>
+                <w:t xml:space="preserve">POD analysis of oscillating grid turbulence in water and shear thinning polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Simoëns</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-03000-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03166255v1</w:t>
+                <w:t xml:space="preserve">hal-03131585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor-Couette instability in disk suspensions: Experimental observation and theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PTV measurements of oscillating grid turbulence in water and polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vatteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Degouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.083302⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-03000-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166243v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor–Couette flow of polymer solutions with shear-thinning and viscoelastic rheology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taylor-Couette instability in disk suspensions: Experimental observation and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.083302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131607v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow around an oscillating grid in water and shear-thinning polymer solution at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-019-2840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating grid generating turbulence near gas-liquid interfaces in shear-thinning dilute polymer solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
+                <w:t xml:space="preserve">Taylor–Couette flow of polymer solutions with shear-thinning and viscoelastic rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.033301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03419258v1</w:t>
+                <w:t xml:space="preserve">hal-03131607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex merging and splitting: A route to elastoinertial turbulence in Taylor-Couette flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Oscillating grid generating turbulence near gas-liquid interfaces in shear-thinning dilute polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gillissen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (11), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.033301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.113303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03131629v1</w:t>
+                <w:t xml:space="preserve">hal-03419258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in flows past confined microfluidic cylinders: Effects of pin and fluid interface offsetting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortex merging and splitting: A route to elastoinertial turbulence in Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.113303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166232v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Gas-Liquid Flow in Vacuum Air-Lift Column Using an Optical Bi-Probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+                <w:t xml:space="preserve">Mixing in flows past confined microfluidic cylinders: Effects of pin and fluid interface offsetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Naveira-Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids4020080⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.125358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106800v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating grid turbulence in shear-thinning polymer solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
+                <w:t xml:space="preserve">Experimental Study of a Gas-Liquid Flow in Vacuum Air-Lift Column Using an Optical Bi-Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allatchi Hassan Barkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113551⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids4020080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382786v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiometric, single-dye, pH-sensitive inhibited laser-induced fluorescence for the characterization of mixing and mass transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+                <w:t xml:space="preserve">Oscillating grid turbulence in shear-thinning polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2475-y⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.083102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085880v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ratiometric, single-dye, pH-sensitive inhibited laser-induced fluorescence for the characterization of mixing and mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2475-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of Gas Liquid Mass Transfer in a Grid Stirred Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El-Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2017001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3931,4797 +4065,4797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des performances de mélange entre nano et microparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of clothing insulation on thermal comfort evaluation using thermal manikins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Cernei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei-Răzvan Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-CONEXUS EENVIRO Research Conference - The 9th Conference of the Sustainable Solutions for Energy and Environment (EENVIRO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bucharest, Romania. pp.02005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202560802005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and concentration field measurements for Solid particle impacts during atmospheric CO2 Oceanic absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Vinkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Flow Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor-Couette flow of complex suspensions: Particle-polymer interactions, instability and mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disparition de transitions élasto-inertielle induite par les interactions polymère-particules en écoulement de suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384666v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Intermittency and hibernation in elastoinertia Taylor Couette flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taylor-Couette flow of complex suspensions: Particle-polymer interactions, instability and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384653v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparition de transitions élasto-inertielle induite par les interactions polymère-particules en écoulement de suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Carré</w:t>
+                <w:t xml:space="preserve">Emergence of Intermittency and hibernation in elastoinertia Taylor Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446001v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow visualisation with smartphones as an educational framework for affordable and interactive micro-lab sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics (APS DFD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society. Division of Fluid Dynamics, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t>
+                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445988v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles alteration of elastoinertial transitions in viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non Linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoviscoplastic effects on liquid plug propagation and rupture in an airway model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulet Izbassarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metin Muradoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Grotberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics (APS DFD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society. Division of Fluid Dynamics, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
+                <w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718216v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fractal oscillating grid turbulence using Direct Numerical Simulation and Particle Image Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossameldin Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics (APS DFD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society. Division of Fluid Dynamics, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the thermal-hydraulic performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un photo-bioréacteur agité par grille oscillante fractale – Interaction entre la turbulence de grille et le bullage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure concentration de CO2 dissout par fluorescence induite par laser – application à la dissolution turbulente sous une interface gaz liquide et développements ratiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724363v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-inertial transitions in particle-laden viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure concentration de CO2 dissout par fluorescence induite par laser – application à la dissolution turbulente sous une interface gaz liquide et développements ratiométriques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’un photo-bioréacteur agité par grille oscillante fractale – Interaction entre la turbulence de grille et le bullage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stiévenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718200v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Thermal Sciences Conference (Eurotherm 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bled (Slovénie), Slovenia. pp.012048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Scale Model of Liquid Plugs Rupture in Human Lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Romanò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité élasto-inertielle de suspensions viscoélastiques en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the flow properties induced by fractal oscillating grids in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixing 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Oscillating Grid Turbulence – from simple to complex geometries and flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMFL (Laboratoire de Mécanique des Fluides de Lille), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités d'écoulement en suspensions viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT : Fluides complexes pour l'intensification des transferts thermiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des bifurcations primaires et secondaires de suspensions en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25emes Rencontres du non-linéaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate elasto-inertial turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - From Stokesian suspension dynamics to particulate flows in turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUTAM, Aug 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Background Oriented Schlieren Based On A Matlab App And A Smartphone Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55037/lxlaser.20th.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALISATION DES ECOULEMENTS PAR SMARTPHONE A DES FINS PEDAGOGIQUES ET APPLICATION DE LA BACKGROUND ORIENTED SCHLIEREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-inertia transitions in Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex fluids Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Non-Newtonian Fluid Mechanics, Dec 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de bifurcation dans une suspension complexe pour un écoulement de Taylor-Couette en géométrie confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of elasto inertial turbulence in Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurriaan Gillissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS DFD Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physics Society (APS), Nov 2021, Chicago &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of complex fluids, the role of hydrodynamic instabilities in transfer intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERI MP - IMT Nord Europe, May 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiometric, pH sensitive PLIF: principle and application to mass transfer and mixing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imperial College London, Feb 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORAL - Viscoelastic effects during processing of complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Meridiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Future formulations meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, Jun 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette flow of shear-thinning and viscoelastic polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS DFD Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physics Society (APS), Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette flow of shear-thinning and viscoelastic polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid Winter Meeting of the British Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Rheology, Dec 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures du micromélange par une technique à deux longueurs d'ones d'une fluorescence induite par plan laser et quenchée par pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Femat-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas dissolution and mixing into water and dilute polymer solutions enhanced by bottom shear turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European conference on mixing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de pH et de concentration de gaz dissout par PLIF inhibée ratiométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Femat-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of gas-liquid mass transfer enhanced by oscillating grid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIChE, Oct 2017, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF GAS-LIQUID MASS TRANSFER ENHANCED BY OSCILLATING GRID TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert de masse gaz-liquide dans une cuve agitée par une grille oscillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimako Bongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser pour la mécanique des fluides (CFTL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVFL, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Gas Liquid Mass Transfer in a Grid Stirred Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El-Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFI 2016 – Dynamics of Evolving Fluid Interfaces Gathering physic-chemical and flow properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFPEN, Oct 2016, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic optique simultané de champ de vitesse et de scalaire par technique de marquage moléculaire : application au transfert de masse dans un écoulement diphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kühni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 : Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8731,806 +8865,806 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité du mélange par instabilités convectives : nanofluides vs. suspensions complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de pH par fluorescence induite par laser pour l’étude du mélange turbulent généré par des grilles fractales oscillantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Ünlü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of shear-stresses in an oscillating grid bioreactor using bioluminescent micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE&amp;ECAB conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités élasto-inertielles de suspensions viscoélastiques en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an innovative photobioreactor stirred by fractal oscillating grids for microalgae culture – Determination of the mixing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et rupture de bouchon liquide visco-élastique en micro-canal bifurqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Romanò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GDR Micro et Nano Fluidique : Ondes, Fluides, Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Gas-Liquid Mass Transfer Enhanced by Oscillating Grid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP Le génie des procédés au service de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9540,100 +9674,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating grid turbulence and its influence on gas liquid mass transfer and mixing in non-Newtonian media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. Université de Lyon, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSEI103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02076648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9643,105 +9777,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental contributions to the study of hydrodynamics and transfers in complex fluids and flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05140794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9809,51 +9943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109235EF"/>
+    <w:nsid w:val="8FF73CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10040,51 +10174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tom-lacassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3375-9921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha&#239;la El Hani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-026-04187-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Button" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nature Poddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Gupta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.781" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Boulafentis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cagney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Balabani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Musy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulafentis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cagney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balabani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigang Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Han" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Naveira-Cotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03726-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122975" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.861" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Champagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Degouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03000-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.701" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391807v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lyon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2840-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simons" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Champagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.033301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131629v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Naveira-Cotta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125358" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allatchi Hassan Barkai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4020080" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2475-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Hajem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446140v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958479v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Izbassarov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Muradoglu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossameldin Abdelaziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sti&#233;venart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249211v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251302v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Gillissen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Angeli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Meridiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Femat-Ortiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251371v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimako Bongo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446291v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718209v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446307v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076648v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140794v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tom-lacassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3375-9921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha&#239;la El Hani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-026-04187-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Izbassarov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Muradoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Button" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nature Poddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Boulafentis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cagney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Balabani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.781" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Musy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulafentis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cagney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balabani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigang Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Naveira-Cotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118349" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03726-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Champagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Degouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03000-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391807v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2840-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Champagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.033301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Naveira-Cotta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allatchi Hassan Barkai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4020080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113551" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2475-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Hajem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossameldin Abdelaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sti&#233;venart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Gillissen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Angeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Meridiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Femat-Ortiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimako Bongo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076648v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140794v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>