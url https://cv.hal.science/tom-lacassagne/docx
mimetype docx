--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -286,910 +286,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Newtonian and surfactant effects on the liquid plug rupture in an airway reopening model</w:t>
+                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renjie Hao</w:t>
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daulet Izbassarov</w:t>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metin Muradoglu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10823⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274 (B), pp.126611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589115v1</w:t>
+                <w:t xml:space="preserve">hal-05076497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization and modeling of freshwater and marine microalgae and cyanobacteria mixed cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nature Poddar</w:t>
+                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vishal Gupta</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.103988⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.103147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989413v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External exchanges around a Chaotic Helix Exchanger in a thermal energy storage tank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.126611⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.061501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076497v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency enhancement with a chaotic helix exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Newtonian and surfactant effects on the liquid plug rupture in an airway reopening model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renjie Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulet Izbassarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+                <w:t xml:space="preserve">Metin Muradoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souria Hamidouche</w:t>
+                <w:t xml:space="preserve">James Grotberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2024.103147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1023, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889014v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of heat transfer and mixing enhancement by chaotic advection: Experimental methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouhaila El Hani</w:t>
+                <w:t xml:space="preserve">Rheological characterization and modeling of freshwater and marine microalgae and cyanobacteria mixed cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor Button</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature Poddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96, pp.061501. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.103988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0254063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.103988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114940v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structures of elastoinertial instabilities in Taylor–Couette flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasto-inertial dissipation in particle-laden viscoelastic Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cagney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 986, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.163⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 997, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573312v1</w:t>
+                <w:t xml:space="preserve">hal-04730882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-inertial dissipation in particle-laden viscoelastic Taylor-Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Carré</w:t>
+                <w:t xml:space="preserve">Coherent structures of elastoinertial instabilities in Taylor–Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Moazzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 997, pp.A19. </w:t>
+              <w:t xml:space="preserve">, 2024, 986, pp.A27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730882v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the flow and turbulence generated by fractal oscillating grids</w:t>
               </w:r>
@@ -1305,90 +1305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastically modulated wavy vortex flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 330, pp.105283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1416,633 +1416,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental insights into elasto-inertial transitions in Taylor–Couette flows</w:t>
+                <w:t xml:space="preserve">Flow dynamics and mixing past pairs of confined microfluidic cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boulafentis</w:t>
+                <w:t xml:space="preserve">Shigang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacassagne</w:t>
+                <w:t xml:space="preserve">Yuang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cagney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolina P Naveira-Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0131⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267, pp.118349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962440v1</w:t>
+                <w:t xml:space="preserve">hal-03964365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+                <w:t xml:space="preserve">Design rules for Background Oriented Schlieren experiments with least-squares based displacement calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2023.102395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215397v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design rules for Background Oriented Schlieren experiments with least-squares based displacement calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic error and correction of intensity-based I-PLIF for local pH and concentration measurements in unsteady boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2023.102395⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (11), pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-023-03726-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249140v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow dynamics and mixing past pairs of confined microfluidic cylinders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental insights into elasto-inertial transitions in Taylor–Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuang Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neil Cagney</w:t>
+                <w:t xml:space="preserve">T. Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina P Naveira-Cotta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balabani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118349⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (2243), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic error and correction of intensity-based I-PLIF for local pH and concentration measurements in unsteady boundary layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Simoëns</w:t>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (11), pp.184. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (2246), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-023-03726-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275182v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque scaling at primary and secondary bifurcations in a Taylor–Couette flow of suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,77 +2128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent mass transfer near gas-liquid interfaces in water and shear-thinning dilute polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.122975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,77 +2245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto inertia transitions in Taylor Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.100115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,365 +2343,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of elasto-inertial transitions in Taylor–Couette flow by small particles</w:t>
+                <w:t xml:space="preserve">POD analysis of oscillating grid turbulence in water and shear thinning polymer solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.861⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.17044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447211v1</w:t>
+                <w:t xml:space="preserve">hal-03131585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-thinning mediation of elasto-inertial Taylor–Couette flow</w:t>
+                <w:t xml:space="preserve">Modulation of elasto-inertial transitions in Taylor–Couette flow by small particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 915, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 929, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03185794v1</w:t>
+                <w:t xml:space="preserve">hal-03447211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD analysis of oscillating grid turbulence in water and shear thinning polymer solution</w:t>
+                <w:t xml:space="preserve">Shear-thinning mediation of elasto-inertial Taylor–Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐yves Champagne</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.17044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131585v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTV measurements of oscillating grid turbulence in water and polymer solutions</w:t>
               </w:r>
@@ -2726,64 +2726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vatteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Degouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2830,90 +2830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette instability in disk suspensions: Experimental observation and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gillissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
@@ -2945,564 +2945,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow around an oscillating grid in water and shear-thinning polymer solution at low Reynolds number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+                <w:t xml:space="preserve">Oscillating grid generating turbulence near gas-liquid interfaces in shear-thinning dilute polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lyon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+                <w:t xml:space="preserve">S Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2840-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.033301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391807v2</w:t>
+                <w:t xml:space="preserve">hal-03419258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor–Couette flow of polymer solutions with shear-thinning and viscoelastic rheology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+                <w:t xml:space="preserve">Vortex merging and splitting: A route to elastoinertial turbulence in Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.113303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131607v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating grid generating turbulence near gas-liquid interfaces in shear-thinning dilute polymer solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El Hajem</w:t>
+                <w:t xml:space="preserve">Flow around an oscillating grid in water and shear-thinning polymer solution at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Champagne</w:t>
+                <w:t xml:space="preserve">Adrien Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.033301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419258v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex merging and splitting: A route to elastoinertial turbulence in Taylor-Couette flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Gillissen</w:t>
+                <w:t xml:space="preserve">Taylor–Couette flow of polymer solutions with shear-thinning and viscoelastic rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 905, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.113303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131629v1</w:t>
+                <w:t xml:space="preserve">hal-03131607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing in flows past confined microfluidic cylinders: Effects of pin and fluid interface offsetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Naveira-Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3566,77 +3566,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Gas-Liquid Flow in Vacuum Air-Lift Column Using an Optical Bi-Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allatchi Hassan Barkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3670,103 +3670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating grid turbulence in shear-thinning polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.083102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3826,64 +3826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT Fluides caloporteurs et décarbonation de l’industrie : enjeux et potentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4308,77 +4308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and concentration field measurements for Solid particle impacts during atmospheric CO2 Oceanic absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,338 +4423,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparition de transitions élasto-inertielle induite par les interactions polymère-particules en écoulement de suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taylor-Couette flow of complex suspensions: Particle-polymer interactions, instability and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446001v1</w:t>
+                <w:t xml:space="preserve">hal-05384666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor-Couette flow of complex suspensions: Particle-polymer interactions, instability and mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Intermittency and hibernation in elastoinertia Taylor Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+                <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384666v1</w:t>
+                <w:t xml:space="preserve">hal-05384653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Intermittency and hibernation in elastoinertia Taylor Couette flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
+                <w:t xml:space="preserve">Disparition de transitions élasto-inertielle induite par les interactions polymère-particules en écoulement de suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cagney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Balabani</w:t>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384653v1</w:t>
+                <w:t xml:space="preserve">hal-05446001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Piezoelectric Inks for Direct Ink Writing Technologies: Role of Ink Viscosity and Printing Parameters on the Quality of Printed Designs</w:t>
               </w:r>
@@ -4861,51 +4861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow visualisation with smartphones as an educational framework for affordable and interactive micro-lab sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4937,204 +4937,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
+                <w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718216v1</w:t>
+                <w:t xml:space="preserve">hal-05445988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles alteration of elastoinertial transitions in viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non Linéaire 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,90 +5172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoviscoplastic effects on liquid plug propagation and rupture in an airway model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulet Izbassarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metin Muradoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Grotberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5278,355 +5291,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of fractal oscillating grid turbulence using Direct Numerical Simulation and Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossameldin Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics (APS DFD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society. Division of Fluid Dynamics, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445988v1</w:t>
+                <w:t xml:space="preserve">hal-04718580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fractal oscillating grid turbulence using Direct Numerical Simulation and Particle Image Velocimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics (APS DFD 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society. Division of Fluid Dynamics, Nov 2024, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718580v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the thermal-hydraulic performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rhodes Island, Greece, Greece</w:t>
@@ -5649,558 +5649,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’un photo-bioréacteur agité par grille oscillante fractale – Interaction entre la turbulence de grille et le bullage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stiévenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
+              <w:t xml:space="preserve">19e Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446238v1</w:t>
+                <w:t xml:space="preserve">hal-04724363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure concentration de CO2 dissout par fluorescence induite par laser – application à la dissolution turbulente sous une interface gaz liquide et développements ratiométriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particles alteration of elasto-inertial transitions in viscoelastic Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Simoëns</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Moazzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718200v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-inertial transitions in particle-laden viscoelastic Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2024, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un photo-bioréacteur agité par grille oscillante fractale – Interaction entre la turbulence de grille et le bullage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure concentration de CO2 dissout par fluorescence induite par laser – application à la dissolution turbulente sous une interface gaz liquide et développements ratiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724363v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance of a chaotic heat exchanger: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhaila El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Thermal Sciences Conference (Eurotherm 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bled (Slovénie), Slovenia. pp.012048, </w:t>
@@ -6238,77 +6238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Scale Model of Liquid Plugs Rupture in Human Lungs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Romanò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,103 +6346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité élasto-inertielle de suspensions viscoélastiques en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,148 +6461,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the flow properties induced by fractal oscillating grids in water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
+                <w:t xml:space="preserve">Instabilités d'écoulement en suspensions viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mixing 17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT : Fluides complexes pour l'intensification des transferts thermiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249508v1</w:t>
+                <w:t xml:space="preserve">hal-05446209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Oscillating Grid Turbulence – from simple to complex geometries and flows</w:t>
               </w:r>
@@ -6651,165 +6625,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités d'écoulement en suspensions viscoélastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Carré</w:t>
+                <w:t xml:space="preserve">Determination of the flow properties induced by fractal oscillating grids in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Musy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Hantson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT : Fluides complexes pour l'intensification des transferts thermiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Mixing 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446209v1</w:t>
+                <w:t xml:space="preserve">hal-04249508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des bifurcations primaires et secondaires de suspensions en écoulement de Taylor-Couette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,77 +6873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate elasto-inertial turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theofilos Boulafentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - From Stokesian suspension dynamics to particulate flows in turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUTAM, Aug 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6981,77 +6981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Background Oriented Schlieren Based On A Matlab App And A Smartphone Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, France. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7085,64 +7085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISUALISATION DES ECOULEMENTS PAR SMARTPHONE A DES FINS PEDAGOGIQUES ET APPLICATION DE LA BACKGROUND ORIENTED SCHLIEREN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-inertia transitions in Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7275,90 +7275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de bifurcation dans une suspension complexe pour un écoulement de Taylor-Couette en géométrie confinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,77 +7396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of elasto inertial turbulence in Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurriaan Gillissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS DFD Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physics Society (APS), Nov 2021, Chicago &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7491,51 +7491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of complex fluids, the role of hydrodynamic instabilities in transfer intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,247 +7567,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratiometric, pH sensitive PLIF: principle and application to mass transfer and mixing measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORAL - Viscoelastic effects during processing of complex fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Meridiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imperial College London, Feb 2020, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">RSC Future formulations meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Society of Chemistry, Jun 2020, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249225v1</w:t>
+                <w:t xml:space="preserve">hal-04249447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORAL - Viscoelastic effects during processing of complex fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ratiometric, pH sensitive PLIF: principle and application to mass transfer and mixing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Meridiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Future formulations meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Society of Chemistry, Jun 2020, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial College London, Feb 2020, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249447v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette flow of shear-thinning and viscoelastic polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS DFD Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physics Society (APS), Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,64 +7845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor-Couette flow of shear-thinning and viscoelastic polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cagney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Balabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid Winter Meeting of the British Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Rheology, Dec 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7921,662 +7921,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures du micromélange par une technique à deux longueurs d'ones d'une fluorescence induite par plan laser et quenchée par pH</w:t>
+                <w:t xml:space="preserve">Mesure de pH et de concentration de gaz dissout par PLIF inhibée ratiométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Femat-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249997v1</w:t>
+                <w:t xml:space="preserve">hal-02097685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas dissolution and mixing into water and dilute polymer solutions enhanced by bottom shear turbulence</w:t>
+                <w:t xml:space="preserve">Mesures du micromélange par une technique à deux longueurs d'ones d'une fluorescence induite par plan laser et quenchée par pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Femat-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European conference on mixing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Optique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251403v1</w:t>
+                <w:t xml:space="preserve">hal-04249997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de pH et de concentration de gaz dissout par PLIF inhibée ratiométrique</w:t>
+                <w:t xml:space="preserve">Gas dissolution and mixing into water and dilute polymer solutions enhanced by bottom shear turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16th European conference on mixing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097685v1</w:t>
+                <w:t xml:space="preserve">hal-04251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of gas-liquid mass transfer enhanced by oscillating grid turbulence</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF GAS-LIQUID MASS TRANSFER ENHANCED BY OSCILLATING GRID TURBULENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simoëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIChE, Oct 2017, Mineapolis, United States</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251419v1</w:t>
+                <w:t xml:space="preserve">hal-03465594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY OF GAS-LIQUID MASS TRANSFER ENHANCED BY OSCILLATING GRID TURBULENCE</w:t>
+                <w:t xml:space="preserve">Experimental study of gas-liquid mass transfer enhanced by oscillating grid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">17 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIChE, Oct 2017, Mineapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465594v1</w:t>
+                <w:t xml:space="preserve">hal-04251419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert de masse gaz-liquide dans une cuve agitée par une grille oscillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimako Bongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEFI 2016 – Dynamics of Evolving Fluid Interfaces Gathering physic-chemical and flow properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFPEN, Oct 2016, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8752,51 +8752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic optique simultané de champ de vitesse et de scalaire par technique de marquage moléculaire : application au transfert de masse dans un écoulement diphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kühni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,51 +8905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9220,64 +9220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Moazzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9449,51 +9449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souria Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,77 +9561,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Gas-Liquid Mass Transfer Enhanced by Oscillating Grid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud El Hajem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Simoëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP Le génie des procédés au service de l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9943,51 +9943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FF73CF0"/>
+    <w:nsid w:val="6EE0F6B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10174,51 +10174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tom-lacassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3375-9921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha&#239;la El Hani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-026-04187-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Izbassarov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Muradoglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Button" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nature Poddar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103988" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Boulafentis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cagney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Balabani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.163" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.781" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Musy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulafentis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cagney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balabani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigang Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Naveira-Cotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118349" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03726-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.861" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Champagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Degouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03000-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391807v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2840-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419258v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Champagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.033301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Naveira-Cotta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allatchi Hassan Barkai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4020080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113551" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2475-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Hajem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718216v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossameldin Abdelaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sti&#233;venart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Gillissen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249225v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Angeli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Meridiano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Femat-Ortiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimako Bongo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076648v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140794v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tom-lacassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3375-9921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha&#239;la El Hani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-026-04187-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila El Hani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.103147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Hao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Izbassarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Muradoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Grotberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Button" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nature Poddar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Gupta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.103988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.781" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theofilos Boulafentis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cagney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Balabani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.163" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Musy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Hantson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baudez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105283" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigang Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuang Han" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina P Naveira-Cotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275182v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Hajem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Champagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03726-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulafentis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cagney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balabani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2022.100115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Champagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.861" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vatteville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Degouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03000-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillissen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.083302" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Champagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.033301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.113303" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391807v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2840-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Naveira-Cotta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125358" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allatchi Hassan Barkai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids4020080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113551" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simoens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2475-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El-Hajem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958455v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Cernei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei-R&#259;zvan Georgescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560802005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lozet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vinkovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delcourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossameldin Abdelaziz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sti&#233;venart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roman&#242;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.20th.82" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071149v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Gillissen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249234v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249447v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Angeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Meridiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251292v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Femat-Ortiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251419v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimako Bongo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249975v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K&#252;hni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi &#220;nl&#252;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446307v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076648v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI103" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140794v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>