--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -234,995 +234,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical BSE dismissed as the cause of CWD in Norwegian red deer despite strain similarities between both prion agents</w:t>
+                <w:t xml:space="preserve">Sensitive detection of pathological seeds of α-synuclein, tau and prion protein on solid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
+                <w:t xml:space="preserve">Christina Orrú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+                <w:t xml:space="preserve">Bradley Groveman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Barrio</w:t>
+                <w:t xml:space="preserve">Andrew Hughson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pirisinu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
+                <w:t xml:space="preserve">Kachi Isiofia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01320-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1012175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580412v1</w:t>
+                <w:t xml:space="preserve">hal-04623916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New preclinical biomarkers for prion diseases in the cerebrospinal fluid proteome revealed by mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of distinct CWD prion strains during peripheral and intracerebral challenges of gene-targeted mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Defranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pérez-Lázaro</w:t>
+                <w:t xml:space="preserve">Jifeng Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sehun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01652176.2024.2424837⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2402726121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2402726121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105833v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoonotic Potential of Chronic Wasting Disease After Adaptation in Intermediate Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New preclinical biomarkers for prion diseases in the cerebrospinal fluid proteome revealed by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pérez-Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Benestad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alvina Huor</w:t>
+                <w:t xml:space="preserve">Susana B Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lugan</w:t>
+                <w:t xml:space="preserve">Eloisa Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid3012.240536⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2024.2424837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051471v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of distinct CWD prion strains during peripheral and intracerebral challenges of gene-targeted mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical BSE dismissed as the cause of CWD in Norwegian red deer despite strain similarities between both prion agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jifeng Bian</w:t>
+                <w:t xml:space="preserve">Alba Marín-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sehun Kim</w:t>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Crowell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomás Barrio</w:t>
+                <w:t xml:space="preserve">Tomas Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pirisinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2402726121⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01320-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718943v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of pathological seeds of α-synuclein, tau and prion protein on solid surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bradley Groveman</w:t>
+                <w:t xml:space="preserve">Zoonotic Potential of Chronic Wasting Disease After Adaptation in Intermediate Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hughson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomás Barrio</w:t>
+                <w:t xml:space="preserve">Sylvie Benestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kachi Isiofia</w:t>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.e1012175. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.2579 - 2581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3012.240536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623916v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis in Scrapie: Conventional Methods and New Biomarkers</w:t>
+                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Sola</w:t>
+                <w:t xml:space="preserve">Marina Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Betancor</w:t>
+                <w:t xml:space="preserve">Belén Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula A Marco Lorente</w:t>
+                <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pérez Lázaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomás Barrio</w:t>
+                <w:t xml:space="preserve">Antonio Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), pp.1399. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens12121399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622673v1</w:t>
+                <w:t xml:space="preserve">hal-04236495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of classical BSE prions in asymptomatic cows after inoculation with atypical/Nor98 scrapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Diagnosis in Scrapie: Conventional Methods and New Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Hedman</w:t>
+                <w:t xml:space="preserve">Paula A Marco Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Romero</w:t>
+                <w:t xml:space="preserve">Sonia Pérez Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (1), pp.89. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01225-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12121399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236495v1</w:t>
+                <w:t xml:space="preserve">hal-04622673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycans are not necessary to maintain the pathobiological features of bovine spongiform encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasier Eraña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M. Charco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (10), pp.e1010900. </w:t>
@@ -1306,667 +1306,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Assay with the Non-toxic C-Terminal Fragment of Tetanus Toxin (TTC) in Transgenic Murine Models of Prion Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evidence of p75 Neurotrophin Receptor Involvement in the Central Nervous System Pathogenesis of Classical Scrapie in Sheep and a Transgenic Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Moreno-Martínez</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Óscar López-Pérez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adelaida Hernaiz</w:t>
+                <w:t xml:space="preserve">Inmaculada Martín-Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-021-02489-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375152v1</w:t>
+                <w:t xml:space="preserve">hal-03380408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmune Response Mediated by Cytokines in Natural Scrapie after Chronic Dexamethasone Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic Assay with the Non-toxic C-Terminal Fragment of Tetanus Toxin (TTC) in Transgenic Murine Models of Prion Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Moreno-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Guijarro</w:t>
+                <w:t xml:space="preserve">Óscar López-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Garcés</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicia Otero</w:t>
+                <w:t xml:space="preserve">Adelaida Hernaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11020204⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (10), pp.5312-5326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-021-02489-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380411v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of p75 Neurotrophin Receptor Involvement in the Central Nervous System Pathogenesis of Classical Scrapie in Sheep and a Transgenic Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomás Barrio</w:t>
+                <w:t xml:space="preserve">Neuroimmune Response Mediated by Cytokines in Natural Scrapie after Chronic Dexamethasone Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Vidal</w:t>
+                <w:t xml:space="preserve">Moisés Garcés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Andrés-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Betancor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Belén Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inmaculada Martín-Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (5), pp.2714. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22052714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom11020204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380408v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enfermedades priónicas: historia, diversidad e importancia socioeconómica como paradigma de las Enfermedades Raras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cassard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Charco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasier Eraña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
+              <w:t xml:space="preserve">Araucaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.429-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12795/araucaria.2021.i46.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375109v1</w:t>
+                <w:t xml:space="preserve">hal-03380416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfermedades priónicas: historia, diversidad e importancia socioeconómica como paradigma de las Enfermedades Raras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Charco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naïma Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Araucaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46, pp.429-451. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12795/araucaria.2021.i46.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380416v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of prion substrains in natural scrapie cases revealed by ovinised murine models</w:t>
               </w:r>
@@ -1978,77 +1978,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sheleby-Elías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.5042. </w:t>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ángel Pérez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra García-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Charco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael López-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2220,90 +2220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimmune Response in Natural Preclinical Scrapie after Dexamethasone Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2354,103 +2354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Glial Activation Response in the Progress of Natural Scrapie after Chronic Dexamethasone Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Andrés-Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (9), pp.3231. </w:t>
@@ -2488,103 +2488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Amino Acid Substitution Found in Animals with Low Susceptibility to Prion Diseases Confers a Protective Dominant-Negative Effect in Prion-Infected Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Fernández-Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (7), pp.6182-6192. </w:t>
@@ -2925,51 +2925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirisinu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01320-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia P&#233;rez-L&#225;zaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana B Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Sevilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2024.2424837" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Defranco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Bian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehun Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402726121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orr&#250;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Groveman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kachi Isiofia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Marco Lorente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia P&#233;rez L&#225;zaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Charco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Hernaiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-021-02489-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guijarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Garc&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;n-Burriel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052714" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Charco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/araucaria.2021.i46.21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Filali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sheleby-El&#237;as" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61977-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel P&#233;rez-Castro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.589182" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bolea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Borges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0832-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Llorens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Correia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Villar-Piqu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Th&#252;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1014-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Orr&#250;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Groveman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hughson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kachi Isiofia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Defranco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng Bian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehun Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Crowell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402726121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia P&#233;rez-L&#225;zaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana B Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Sevilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Otero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2024.2424837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barrio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirisinu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Espinosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01320-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benestad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3012.240536" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Betancor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Mar&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hedman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01225-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622673v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Marco Lorente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia P&#233;rez L&#225;zaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12121399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Charco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;n-Burriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Moreno-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar L&#243;pez-P&#233;rez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Hernaiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-021-02489-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Guijarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Garc&#233;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Andr&#233;s-Benito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Charco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/araucaria.2021.i46.21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Filali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sheleby-El&#237;as" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61977-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel P&#233;rez-Castro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.589182" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165779" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093231" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bolea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Fern&#225;ndez-Borges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0832-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Llorens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Correia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Villar-Piqu&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Th&#252;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1014-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>