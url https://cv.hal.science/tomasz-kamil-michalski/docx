--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -853,254 +853,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.S. Banking Integration and State-Level Exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evren Örs</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allied Social Science Associations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IBEFA conference - the American Economic Association Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714178v1</w:t>
+                <w:t xml:space="preserve">hal-00714176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.S. Banking Integration and State-Level Exports</w:t>
+                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evren Ors</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBEFA conference - the American Economic Association Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chicago, United States</w:t>
+              <w:t xml:space="preserve">American Economic Association Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714176v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
+                <w:t xml:space="preserve">U.S. Banking Integration and State-Level Exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Association Meetings</w:t>
+              <w:t xml:space="preserve">Allied Social Science Associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714185v1</w:t>
+                <w:t xml:space="preserve">hal-00714178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
@@ -1162,864 +1162,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
+                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
+              <w:t xml:space="preserve">8th INFINITI Conference on International Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543493v1</w:t>
+                <w:t xml:space="preserve">hal-00543488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Conference on Bank Structure and Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Finance Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543503v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Örs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INFINITI Conference on International Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">46th Conference on Bank Structure and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543488v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Finance Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">25e Conférence, European Economic Association (EEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543486v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
+                <w:t xml:space="preserve">Inter-state) Banking and Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Conférence, European Economic Association (EEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">46th Conference on Bank Structure and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543485v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-state) Banking and Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
+                <w:t xml:space="preserve">Do countries falsify economic data strategically? Some evidence that they do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Örs</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Conference on Bank Structure and Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The Dynamics, Economic Growth, and International Trade, DEGIT - XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543484v1</w:t>
+                <w:t xml:space="preserve">hal-00543492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do countries falsify economic data strategically? Some evidence that they do</w:t>
+                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Dynamics, Economic Growth, and International Trade, DEGIT - XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">46th Annual Conference on Bank Structure and Competition, FRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543492v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do countries falsify economic data strategically? Some evidence that they do</w:t>
+                <w:t xml:space="preserve">Multistage production, cost linkages and the suboptimal location of firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSEC-HEC-INSEAD-PSE Economics &amp; Finance Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ETSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543490v1</w:t>
+                <w:t xml:space="preserve">hal-00543489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage production, cost linkages and the suboptimal location of firms</w:t>
+                <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">25th Meeting of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543489v1</w:t>
+                <w:t xml:space="preserve">hal-00543494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banking and trade: does real integration follow integration?</w:t>
+                <w:t xml:space="preserve">Do countries falsify economic data strategically? Some evidence that they do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Conference on Bank Structure and Competition, FRB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ESSEC-HEC-INSEAD-PSE Economics &amp; Finance Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543487v1</w:t>
+                <w:t xml:space="preserve">hal-00543490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Inter-state) Banking and (Inter-state) Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Örs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Meeting of the European Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">INFINITI Conference on International Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543494v1</w:t>
+                <w:t xml:space="preserve">hal-00543493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-state Banking and Inter-state Trade: Does Real Integration Follow Financial Integration?</w:t>
               </w:r>
@@ -3037,51 +3037,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579392v1</w:t>
+                <w:t xml:space="preserve">hal-00625479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input substitutability, trade costs and the product cycle</w:t>
               </w:r>
@@ -3099,51 +3099,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625479v1</w:t>
+                <w:t xml:space="preserve">hal-00579392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do countries falsify economic date strategically? Some evidence that they do</w:t>
               </w:r>
@@ -3217,51 +3217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do countries falsify economic date strategically? Some evidence that they do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kamil Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koc-Michalska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G. Lilleker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gibson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Zajac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2020.1837707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482106v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00715584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ting Goh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kamil Michalski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2012.01019.x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPCJCXK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00738265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RC3CVWM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00677404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Ors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfineco.2011.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S56FX696-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00521799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00899.x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS86PJ70-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren &#214;rs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#214;rs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05107340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Conte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003914v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02002769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Dincbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02018542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02018528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Tomasz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00756366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00756363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00489273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00597020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Koc-Michalska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren G. Lilleker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Michalski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gibson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Zajac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2020.1837707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482106v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00274" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00715584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Ting Goh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kamil Michalski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2012.01019.x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FPCJCXK1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00738265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RC3CVWM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00677404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Ors" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfineco.2011.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S56FX696-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00521799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2010.00899.x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NS86PJ70-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren &#214;rs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00714178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00578314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543503v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. &#214;rs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00543493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00495566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-05107340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Conte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003914v6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02002769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Dincbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02018542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02018528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalski Tomasz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00756366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00756363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00489273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00597020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>