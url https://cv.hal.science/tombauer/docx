--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -252,304 +252,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
+                <w:t xml:space="preserve">A comprehensive review of the end-of-life modeling in LCAs of digital equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Ficher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.20-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-024-02367-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524468v1</w:t>
+                <w:t xml:space="preserve">hal-04924691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of the end-of-life modeling in LCAs of digital equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiranpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ficher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Bauer</w:t>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.20-42. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-024-02367-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924691v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for cascading applications reuse – understandings of an emerging end-of-use strategy and propositions for its implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,90 +609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circular strategies to better design circular industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,51 +718,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification of the French automotive industry: modeling the influence of main parameters of the lithium extraction and electric vehicle industries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -869,1086 +869,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731761v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au territoire dans une démarche low-tech : des leviers pour la transformation des activités socioéconomiques vers la soutenabilité forte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TREND Framework Proposal for PLM System Environmental Life Cycle Assessment: Application to an Engineering School Use Case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Burckard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benjamin de Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sevilla, Spain. pp.285 - 294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09700-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079932v1</w:t>
+                <w:t xml:space="preserve">hal-05555480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie Circulaire 4.0 ou l’usage des technologies de l’Industrie 4.0 pour circulariser les produit complexes : SDC2 Smart Disassembly Cell for Circularity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport au territoire dans une démarche low-tech : des leviers pour la transformation des activités socioéconomiques vers la soutenabilité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chavanne</w:t>
+                <w:t xml:space="preserve">Emile Burckard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Parthasarathi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">S.mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573976v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVIRONMENTAL LABELING OF ELECTRICAL ELECTRONIC EQUIPMENT (EEE) IN FRANCE: INFORMATION FOR CONSUMERS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Économie Circulaire 4.0 ou l’usage des technologies de l’Industrie 4.0 pour circulariser les produit complexes : SDC2 Smart Disassembly Cell for Circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Noémie Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robin Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Parthasarathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193889v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability in Industry of the Future Technological Learning Programs - A Platform to Co-create and Mutualise Course Experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENVIRONMENTAL LABELING OF ELECTRICAL ELECTRONIC EQUIPMENT (EEE) IN FRANCE: INFORMATION FOR CONSUMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Noémie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Charbuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+                <w:t xml:space="preserve">Martin Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Baouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Marie Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference - ISDRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1665-1674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820672v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de batteries repurposées : Quels paramètres de conception et comment les définir ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating Sustainability in Industry of the Future Technological Learning Programs - A Platform to Co-create and Mutualise Course Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Colon de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference - ISDRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518693v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan Extension for Environmental Benefits: A new Concept of Products with Several Distinct Usage Phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception de batteries repurposées : Quels paramètres de conception et comment les définir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th CIRP IPSS CONFERENCE "Product-Service Systems across Life Cycle"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354174v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lifespan Extension for Environmental Benefits: A new Concept of Products with Several Distinct Usage Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Lelah</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+                <w:t xml:space="preserve">Élise Naveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
+              <w:t xml:space="preserve">8th CIRP IPSS CONFERENCE "Product-Service Systems across Life Cycle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergame, Italy. pp.430-435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206726v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206739v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for High Added-Value End-of-Life Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rainer Stark; Günther Seliger; Jérémy Bonvoisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.113 - 128, 2017, Sustainable Production, Life Cycle Engineering and Management, 978-3-319-48513-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48514-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1958,114 +2092,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un produit pour plusieurs vies : Propositions pour la conception et l'évaluation environnementales de solutions en cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAI076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01988566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2212,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17209279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ficher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02367-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731761v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Burckard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01454776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48514-0_8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAI076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17209279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ficher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02367-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731761v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Guilhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Burckard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01454776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48514-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAI076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>