--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -252,304 +252,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of the end-of-life modeling in LCAs of digital equipment</w:t>
+                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ficher</w:t>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bauer</w:t>
+                <w:t xml:space="preserve">Kiranpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-024-02367-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924691v1</w:t>
+                <w:t xml:space="preserve">hal-04524468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the environmental hotspots of a recycling process - Case study of a Pt PEMFC catalyst closed-loop recycling system evaluated via life cycle assessment methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review of the end-of-life modeling in LCAs of digital equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ficher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63, pp.396-410. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.20-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-024-02367-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524468v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for cascading applications reuse – understandings of an emerging end-of-use strategy and propositions for its implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,90 +609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of circular strategies to better design circular industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Remanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.161-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,51 +771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification of the French automotive industry: modeling the influence of main parameters of the lithium extraction and electric vehicle industries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1022,51 +1022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au territoire dans une démarche low-tech : des leviers pour la transformation des activités socioéconomiques vers la soutenabilité forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Burckard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Parthasarathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thecle Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL LABELING OF ELECTRICAL ELECTRONIC EQUIPMENT (EEE) IN FRANCE: INFORMATION FOR CONSUMERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Noémie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Charbuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,77 +1501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de batteries repurposées : Quels paramètres de conception et comment les définir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1609,64 +1609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan Extension for Environmental Benefits: A new Concept of Products with Several Distinct Usage Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Naveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1720,235 +1720,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Lelah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206739v1</w:t>
+                <w:t xml:space="preserve">hal-01206726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Three Telecom Offers and PSS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PSS Characterisation of Telecom Offerings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lelah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Lelah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.221-226, </w:t>
+              <w:t xml:space="preserve">, May 2015, St Étienne, France. pp.78-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206726v1</w:t>
+                <w:t xml:space="preserve">hal-01206739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1966,51 +1966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for High Added-Value End-of-Life Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,51 +2106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un produit pour plusieurs vies : Propositions pour la conception et l'évaluation environnementales de solutions en cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAI076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17209279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ficher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02367-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731761v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Guilhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Burckard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01454776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48514-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAI076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deguilhem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17209279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04524468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranpal Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ficher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02367-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1871470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13243-020-00083-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731761v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Guilhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09700-2_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Burckard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01518693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01354174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Naveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lelah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01454776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48514-0_8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAI076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>