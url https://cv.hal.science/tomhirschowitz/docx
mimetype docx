--- v0 (2026-03-12)
+++ v1 (2026-04-16)
@@ -3870,203 +3870,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Observations on Multiplicative Additive Linear Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hirschowitz</w:t>
+                <w:t xml:space="preserve">Graphical Presentations of Symmetric Monoidal Closed Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00295949v1</w:t>
+                <w:t xml:space="preserve">hal-00333750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Presentations of Symmetric Monoidal Closed Theories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Garner</w:t>
+                <w:t xml:space="preserve">Topological Observations on Multiplicative Additive Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333750v2</w:t>
+                <w:t xml:space="preserve">hal-00295949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding bigraphs as symmetric monoidal closed theories</w:t>
               </w:r>
@@ -4606,51 +4606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lafont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:18)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966439v6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447952v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815328v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246365v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869469v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:2)2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540205v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:10)2013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0025-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555144v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2012.1.147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Borthelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338144v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.300.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897309v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209114" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2017.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.59.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04081-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96926" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333750v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333753v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe B. Wells" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01400666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lafont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:18)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966439v6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447952v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815328v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246365v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869469v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:2)2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540205v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:10)2013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0025-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555144v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2012.1.147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Borthelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338144v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.300.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897309v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209114" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2017.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.59.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04081-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96926" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333750v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333753v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe B. Wells" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01400666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>