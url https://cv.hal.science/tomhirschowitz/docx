--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -1552,235 +1552,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modules over monads and operational semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Hirschowitz</w:t>
+                <w:t xml:space="preserve">A Cellular Howe Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peio Borthelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Formal Structures for Computation and Deduction (FSCD 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France. pp.12:1--12:23, </w:t>
+              <w:t xml:space="preserve">LICS '20: 35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.273-286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3373718.3394738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338144v3</w:t>
+                <w:t xml:space="preserve">hal-02880876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cellular Howe Theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peio Borthelle</w:t>
+                <w:t xml:space="preserve">Modules over monads and operational semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS '20: 35th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.273-286, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Formal Structures for Computation and Deduction (FSCD 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France. pp.12:1--12:23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373718.3394738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880876v1</w:t>
+                <w:t xml:space="preserve">hal-02338144v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Monads from Positive GSOS Specifications</w:t>
               </w:r>
@@ -2501,365 +2501,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction-free proofs and finitary games for Linear Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Hirschowitz</w:t>
+                <w:t xml:space="preserve">Encapsulation and Dynamic Modularity in the Pi-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hirschkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.07.095⟩</w:t>
+              <w:t xml:space="preserve">PLACES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Oslo, Norway. pp.85 - 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387452v1</w:t>
+                <w:t xml:space="preserve">hal-00400159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation and Dynamic Modularity in the Pi-Calculus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Variable binding, symmetric monoidal closed theories, and bigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Pous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLACES 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Oslo, Norway. pp.85 - 100, </w:t>
+              <w:t xml:space="preserve">CONCUR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bologna, Italy. pp.321-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04081-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400159v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable binding, symmetric monoidal closed theories, and bigraphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Garner</w:t>
+                <w:t xml:space="preserve">Contraction-free proofs and finitary games for Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bologna, Italy. pp.321-337, </w:t>
+              <w:t xml:space="preserve">MFPS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Oxford, United Kingdom. pp.287-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04081-8_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.07.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388100v1</w:t>
+                <w:t xml:space="preserve">hal-00387452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory for game theories</w:t>
               </w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-Oriented Programming with Sharing: Containment is not Ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hirschkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding bigraphs as symmetric monoidal closed theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4606,51 +4606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lafont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:18)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966439v6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447952v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815328v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246365v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869469v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:2)2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540205v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:10)2013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0025-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555144v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2012.1.147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Borthelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338144v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.300.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897309v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209114" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2017.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.59.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.095" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400159v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.06.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04081-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96926" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333750v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333753v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe B. Wells" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01400666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hirschowitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Lafont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:18)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966439v6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447952v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815328v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290334" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Eberhart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246365v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609945v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:9)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869469v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:2)2014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540205v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:10)2013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hirschowitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40062-013-0025-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555144v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7561/SACS.2012.1.147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Wells" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9042-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086642.1086644" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peio Borthelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Jaber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Zakowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91118-7_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373718.3394738" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338144v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.300.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897309v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2019.16" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209114" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2017.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabareau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TLCA.2015.226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873626v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2015.86" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826274v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40206-7_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.59.2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hirschkoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hym" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.06.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04081-8_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.07.095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11561347_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96926" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/888251.888267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45927-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633933v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333750v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333753v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe B. Wells" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01400666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>