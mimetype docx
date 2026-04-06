--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -284,295 +284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
+                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.245-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878216v1</w:t>
+                <w:t xml:space="preserve">hal-04878194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
+                <w:t xml:space="preserve">European Regulations for an Affordable Sustainable (Battery) Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Alochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
+                <w:t xml:space="preserve">Samuel Klebaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.245-249</w:t>
+              <w:t xml:space="preserve">Actes du GERPISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878194v1</w:t>
+                <w:t xml:space="preserve">hal-04878220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Regulations for an Affordable Sustainable (Battery) Electric Vehicle</w:t>
+                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Klebaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du GERPISA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4839021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878220v1</w:t>
+                <w:t xml:space="preserve">hal-04878216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and employment in the lithium-ion battery industry for electric vehicles: a preliminary overview</w:t>
               </w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial [Special Issue on : The Transformations of the Global Automotive Industry: Digitalisation, Ecological Transition and the Impact Of The COVID-19 Crisis]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (2), pp.145--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,338 +807,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
+                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102947v1</w:t>
+                <w:t xml:space="preserve">hal-03102975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.162-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.026.0215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03102975v1</w:t>
+                <w:t xml:space="preserve">hal-03102947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILO Working Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182377v1</w:t>
+                <w:t xml:space="preserve">hal-03179003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
+                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
+              <w:t xml:space="preserve">ILO Working Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179003v1</w:t>
+                <w:t xml:space="preserve">hal-03182377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Multinational Company Strategies in Structuring Global Supply Chains in the Automotive Industry</w:t>
               </w:r>
@@ -1265,187 +1265,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178986v1</w:t>
+                <w:t xml:space="preserve">hal-03178987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.7321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178987v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voiture low cost pour les pays riches</w:t>
               </w:r>
@@ -1503,187 +1503,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179006v1</w:t>
+                <w:t xml:space="preserve">hal-03179004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
+                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.75-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2016.1223049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179004v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une mode managériale s’institutionnalise. Le rôle de la marchandisation de la recherche universitaire aux États-Unis</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Alochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Klebaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2376,460 +2376,948 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">The Conditions for Upgrading: The Role of Multinational Automobile Carmakers in the Governance of Global Value Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenza Monaco, Martin Schröder. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Auto Industries in a World of Global Value Chains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.53-69, 2026, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76410-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103001v1</w:t>
+                <w:t xml:space="preserve">hal-05553722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
+                <w:t xml:space="preserve">Is Electrification an Opportunity or a Threat? The French Automotive Industry at the Crossroads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.143-171, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102990v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Industrial Policy: The Long Decline of the French Automotive Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Covarrubias V., Alex and Ramírez Perez, Sigfrido M. </w:t>
+              <w:t xml:space="preserve">John Humphrey Martin Krzywdzinski Grzegorz Lechowski Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers of the Automobile Industry: Exploring Geographies, Technology, and Institutional Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18881-8_5⟩</w:t>
+              <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178226v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité et les impasses du système de production Toyota à la base du Lean</w:t>
+                <w:t xml:space="preserve">Car Markets in Transition: Can Emerging Countries Take the Lead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Thébaud-Mony; Philippes Davezies; Laurent Vogel; Serge Volkoff. </w:t>
+              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-40, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01127675v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global Shifts in the Automotive Industry. Outlining the New Arrangements Between Technology, Policy, Firms, and Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.345-365, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108333870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for Industrial Policy: The Long Decline of the French Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Covarrubias V., Alex and Ramírez Perez, Sigfrido M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Frontiers of the Automobile Industry: Exploring Geographies, Technology, and Institutional Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.113-135, 2020, Palgrave Studies of Internationalization in Emerging Markets, 978-3-030-18881-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18881-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité et les impasses du système de production Toyota à la base du Lean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Thébaud-Mony; Philippes Davezies; Laurent Vogel; Serge Volkoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01127675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employment Policy: Desperately Seeking a Flexibility-security Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Jullien; Andy Smith (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The EU's Government of Industries. Markets, Institutions and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.190-215, 2014, Routledge Studies on Government and the European Union, 978-1-138-78676-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01021428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2839,180 +3327,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can electrification reverse the decline? The French automotive industry and the green transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastian Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe lean. Origine, diffusion et contradictions du nouveau paradigme managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3159,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76410-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humphrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>