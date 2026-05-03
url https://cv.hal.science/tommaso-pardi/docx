--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -284,109 +284,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
+                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4839021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878194v1</w:t>
+                <w:t xml:space="preserve">hal-04878216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Regulations for an Affordable Sustainable (Battery) Electric Vehicle</w:t>
               </w:r>
@@ -474,105 +470,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
+                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.245-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878216v1</w:t>
+                <w:t xml:space="preserve">hal-04878194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and employment in the lithium-ion battery industry for electric vehicles: a preliminary overview</w:t>
               </w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial [Special Issue on : The Transformations of the Global Automotive Industry: Digitalisation, Ecological Transition and the Impact Of The COVID-19 Crisis]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (2), pp.145--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,338 +807,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.162-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102975v1</w:t>
+                <w:t xml:space="preserve">hal-03102947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
+                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102947v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
+                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
+              <w:t xml:space="preserve">ILO Working Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179003v1</w:t>
+                <w:t xml:space="preserve">hal-03182377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILO Working Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182377v1</w:t>
+                <w:t xml:space="preserve">hal-03179003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Multinational Company Strategies in Structuring Global Supply Chains in the Automotive Industry</w:t>
               </w:r>
@@ -1265,187 +1265,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.7321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178987v1</w:t>
+                <w:t xml:space="preserve">hal-03178986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.7321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178986v1</w:t>
+                <w:t xml:space="preserve">hal-03178987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voiture low cost pour les pays riches</w:t>
               </w:r>
@@ -1503,187 +1503,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
+                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.75-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2016.1223049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179004v1</w:t>
+                <w:t xml:space="preserve">hal-03179006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.117-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00076791.2016.1223049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03179006v1</w:t>
+                <w:t xml:space="preserve">hal-03179004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une mode managériale s’institutionnalise. Le rôle de la marchandisation de la recherche universitaire aux États-Unis</w:t>
               </w:r>
@@ -2492,571 +2492,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Electrification an Opportunity or a Threat? The French Automotive Industry at the Crossroads</w:t>
+                <w:t xml:space="preserve">Car Markets in Transition: Can Emerging Countries Take the Lead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.143-171, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-40, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553713v1</w:t>
+                <w:t xml:space="preserve">hal-05553710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Shifts in the Automotive Industry. Outlining the New Arrangements Between Technology, Policy, Firms, and Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Humphrey Martin Krzywdzinski Grzegorz Lechowski Tommaso Pardi. </w:t>
+              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.345-365, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553709v1</w:t>
+                <w:t xml:space="preserve">hal-05553719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car Markets in Transition: Can Emerging Countries Take the Lead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
+              <w:t xml:space="preserve">John Humphrey Martin Krzywdzinski Grzegorz Lechowski Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-40, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553710v1</w:t>
+                <w:t xml:space="preserve">hal-05553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Shifts in the Automotive Industry. Outlining the New Arrangements Between Technology, Policy, Firms, and Markets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Electrification an Opportunity or a Threat? The French Automotive Industry at the Crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.345-365, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.143-171, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553719v1</w:t>
+                <w:t xml:space="preserve">hal-05553713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108333870</w:t>
+              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102990v1</w:t>
+                <w:t xml:space="preserve">hal-03103001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Scientific, 2021</w:t>
+              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108333870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103001v1</w:t>
+                <w:t xml:space="preserve">hal-03102990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Industrial Policy: The Long Decline of the French Automotive Industry</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76410-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humphrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76410-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humphrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>