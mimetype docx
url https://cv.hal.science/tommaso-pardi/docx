--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -284,105 +284,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
+                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.245-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878216v1</w:t>
+                <w:t xml:space="preserve">hal-04878194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Regulations for an Affordable Sustainable (Battery) Electric Vehicle</w:t>
               </w:r>
@@ -470,109 +474,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The process of electrification of the global automotive industry</w:t>
+                <w:t xml:space="preserve">Is Europe on track towards net zero mobility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4839021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878194v1</w:t>
+                <w:t xml:space="preserve">hal-04878216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and employment in the lithium-ion battery industry for electric vehicles: a preliminary overview</w:t>
               </w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial [Special Issue on : The Transformations of the Global Automotive Industry: Digitalisation, Ecological Transition and the Impact Of The COVID-19 Crisis]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (2), pp.145--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -807,338 +807,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
+                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.215-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102947v1</w:t>
+                <w:t xml:space="preserve">hal-03102975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologie et rapports de force dans la construction politique des marchés : la transformation de l’industrie automobile sous Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Prospects and contradictions of the electrification of the European automotive industry: the role of European Union policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.162-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.026.0215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03102975v1</w:t>
+                <w:t xml:space="preserve">hal-03102947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILO Working Paper</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182377v1</w:t>
+                <w:t xml:space="preserve">hal-03179003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: Paradigm Shift? The Automotive Industry in Transition to Electric Vehicles]</w:t>
+                <w:t xml:space="preserve">Digital Manufacturing Revolutions as Political Projects and Hypes: Evidences from the Auto Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.131-136</w:t>
+              <w:t xml:space="preserve">ILO Working Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179003v1</w:t>
+                <w:t xml:space="preserve">hal-03182377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Multinational Company Strategies in Structuring Global Supply Chains in the Automotive Industry</w:t>
               </w:r>
@@ -1265,187 +1265,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178986v1</w:t>
+                <w:t xml:space="preserve">hal-03178987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Le rôle des stratégies des entreprises multinationales dans la structuration des chaînes d’approvisionnement globales : une entrée par l’industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.111-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.7321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178987v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une voiture low cost pour les pays riches</w:t>
               </w:r>
@@ -1503,187 +1503,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
+                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179006v1</w:t>
+                <w:t xml:space="preserve">hal-03179004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial [Special Issue on: The ‘New Frontiers’ of the World Automotive Industry: Technologies, Applications, Innovations and Markets]</w:t>
+                <w:t xml:space="preserve">Industrial policy and the British automotive industry under Margaret Thatcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Giulio Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.75-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2016.1223049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179004v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une mode managériale s’institutionnalise. Le rôle de la marchandisation de la recherche universitaire aux États-Unis</w:t>
               </w:r>
@@ -2492,571 +2492,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car Markets in Transition: Can Emerging Countries Take the Lead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
+              <w:t xml:space="preserve">John Humphrey Martin Krzywdzinski Grzegorz Lechowski Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-40, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_2⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553710v1</w:t>
+                <w:t xml:space="preserve">hal-05553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Shifts in the Automotive Industry. Outlining the New Arrangements Between Technology, Policy, Firms, and Markets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Electrification an Opportunity or a Threat? The French Automotive Industry at the Crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.345-365, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.143-171, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553719v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Car Markets in Transition: Can Emerging Countries Take the Lead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Humphrey Martin Krzywdzinski Grzegorz Lechowski Tommaso Pardi. </w:t>
+              <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.15-40, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553709v1</w:t>
+                <w:t xml:space="preserve">hal-05553710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Electrification an Opportunity or a Threat? The French Automotive Industry at the Crossroads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Shifts in the Automotive Industry. Outlining the New Arrangements Between Technology, Policy, Firms, and Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Lechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krzywdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Krzywdzinski, Grzegorz Lechowski, John Humphrey, Tommaso Pardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Shifts in the Automotive Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.143-171, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.345-365, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80641-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553713v1</w:t>
+                <w:t xml:space="preserve">hal-05553719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Scientific, 2021</w:t>
+              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108333870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103001v1</w:t>
+                <w:t xml:space="preserve">hal-03102990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Production in the Automotive Industry. Origin, Diffusion, Paradoxes and Contradictions of a New Managerial Paradigm</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Pardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge International Handbook of Lean Production. Diverging Theories and New Industries around the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108333870</w:t>
+              <w:t xml:space="preserve">Geely Drives Out: The Rise of the New Chinese Automaker on the Global Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102990v1</w:t>
+                <w:t xml:space="preserve">hal-03103001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for Industrial Policy: The Long Decline of the French Automotive Industry</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76410-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humphrey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Pardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Alochet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kuyo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Giulio Calabrese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Klebaner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4839021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Lechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krzywdzinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2023.10052332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40812-019-00119-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.7321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2016.1223049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2013.053000" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76410-3_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humphrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80641-4_14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18881-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Conter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>